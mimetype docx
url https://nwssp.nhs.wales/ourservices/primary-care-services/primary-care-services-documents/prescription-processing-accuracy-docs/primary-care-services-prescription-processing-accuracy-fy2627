--- v0 (2026-05-02)
+++ v1 (2026-07-24)
@@ -132,51 +132,51 @@
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4343400" cy="457200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office"/>
+                            <ma14:wrappingTextBoxFlag xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns=""/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0CD2CE43" w14:textId="77777777" w:rsidR="00E94EA1" w:rsidRPr="00484017" w:rsidRDefault="00E94EA1" w:rsidP="00E94EA1">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000410"/>
                               </w:rPr>
                             </w:pPr>
@@ -764,90 +764,114 @@
               </w:rPr>
               <w:t>Feb-</w:t>
             </w:r>
             <w:r w:rsidR="00587D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="004B7B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34B8D4D8" w14:textId="367C1F43" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="34B8D4D8" w14:textId="6215A988" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00497F3D" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.86</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31CA3797" w14:textId="36CECC30" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="31CA3797" w14:textId="79E62609" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="000A2D69" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.80</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="35C35C85" w14:textId="2060A60C" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="35C35C85" w14:textId="438F6630" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="000A2D69" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+ 0.06</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF33EE" w:rsidRPr="00004046" w14:paraId="6AB7CCD8" w14:textId="77777777" w:rsidTr="00627C92">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6793645E" w14:textId="31D6F488" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
@@ -895,90 +919,114 @@
               </w:rPr>
               <w:t>Mar-</w:t>
             </w:r>
             <w:r w:rsidR="00587D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="004B7B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35675709" w14:textId="37E8F24B" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="35675709" w14:textId="03962C52" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00F4047C" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.94</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5882D23A" w14:textId="5FD98C51" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5882D23A" w14:textId="314213C6" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00F4047C" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.80</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC7F2BB" w14:textId="52C80E4D" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2DC7F2BB" w14:textId="597A2C29" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00F4047C" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+0.14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF33EE" w:rsidRPr="00004046" w14:paraId="3DE762FD" w14:textId="77777777" w:rsidTr="00627C92">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="283A5D4D" w14:textId="4211255F" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
@@ -1026,89 +1074,113 @@
               </w:rPr>
               <w:t>Apr-</w:t>
             </w:r>
             <w:r w:rsidR="00587D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="004B7B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED1B4C8" w14:textId="68133DBA" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1ED1B4C8" w14:textId="4EF1AD84" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00E232D3" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.96</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E113179" w14:textId="71A87EBE" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6E113179" w14:textId="5F331958" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00C50717" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.80</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24A3E07A" w14:textId="7EA3EC2D" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="24A3E07A" w14:textId="48244643" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00C50717" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+0.16</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF33EE" w:rsidRPr="00004046" w14:paraId="1E111E33" w14:textId="77777777" w:rsidTr="00627C92">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70CD665D" w14:textId="1E5DBDF4" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
@@ -2177,136 +2249,176 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>AVERAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4D62F5D7" w14:textId="126F9A9C" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00FA169D" w:rsidP="00BF33EE">
+          <w:p w14:paraId="4D62F5D7" w14:textId="225305D2" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00FA169D" w:rsidP="00BF33EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>99.91</w:t>
+              <w:t>99.</w:t>
+            </w:r>
+            <w:r w:rsidR="0074298B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="003F53A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="687E1078" w14:textId="35A1AEAA" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00FA169D" w:rsidP="00BF33EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>99.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="474AC3DB" w14:textId="4BE47815" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00827339" w:rsidP="00BF33EE">
+          <w:p w14:paraId="474AC3DB" w14:textId="01411F56" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00827339" w:rsidP="00BF33EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">+ </w:t>
             </w:r>
             <w:r w:rsidR="00FA169D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>0.11</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD5FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidR="003F53A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51CCF151" w14:textId="3E5297C1" w:rsidR="00004046" w:rsidRPr="00004046" w:rsidRDefault="00004046" w:rsidP="003F15E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F355E"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01948D1A" w14:textId="48EA7289" w:rsidR="00004046" w:rsidRPr="00004046" w:rsidRDefault="00004046" w:rsidP="00004046">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F355E"/>
         </w:rPr>
       </w:pPr>
@@ -2744,89 +2856,113 @@
                 <w:color w:val="1F355E"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Feb-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F6735B" w14:textId="0CE323B0" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="47F6735B" w14:textId="69B4CB7C" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="00E54D05" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.68</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54B44ED6" w14:textId="3A27332D" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="54B44ED6" w14:textId="71805D21" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="00E54D05" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24414D59" w14:textId="209CCB12" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="24414D59" w14:textId="239FB06B" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="009B1584" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+ 0.68</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B7B7A" w:rsidRPr="00C11A77" w14:paraId="3732A0FF" w14:textId="77777777" w:rsidTr="00627C92">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72D5FCB2" w14:textId="3959AF0A" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
@@ -2858,89 +2994,121 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Mar-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00C7A118" w14:textId="416D23B4" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="00C7A118" w14:textId="5084C70A" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="00B542CD" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+            <w:r w:rsidR="003F14C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.81</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="057BD3EA" w14:textId="2F7F4B01" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="057BD3EA" w14:textId="2C047EF3" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="003F14C1" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7D6257" w14:textId="00DCBE5B" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7A7D6257" w14:textId="2E0B28A1" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="003F14C1" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+0.81</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B7B7A" w:rsidRPr="00C11A77" w14:paraId="3ACCBA91" w14:textId="77777777" w:rsidTr="00627C92">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C5714C1" w14:textId="51D36B9F" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
@@ -2972,89 +3140,129 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Apr-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3054A31E" w14:textId="635F0B5A" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3054A31E" w14:textId="503C57CD" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="007E2C3D" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.8</w:t>
+            </w:r>
+            <w:r w:rsidR="004625C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0292F6" w14:textId="72D7FF03" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3A0292F6" w14:textId="0F9D5D77" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="007E2C3D" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCCB1C6" w14:textId="12FF9A88" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0FCCB1C6" w14:textId="65D26C21" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="007E2C3D" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+0.8</w:t>
+            </w:r>
+            <w:r w:rsidR="004625C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B7B7A" w:rsidRPr="00C11A77" w14:paraId="063E3B99" w14:textId="77777777" w:rsidTr="00627C92">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B1E2B02" w14:textId="1CDFE2F1" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
@@ -4005,136 +4213,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>AVERAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5375112A" w14:textId="2302BCF5" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="00FA169D" w:rsidP="004B7B7A">
+          <w:p w14:paraId="5375112A" w14:textId="462379DF" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004D61E7" w:rsidP="004B7B7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>99.70</w:t>
+              <w:t>99.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D206162" w14:textId="18A3189D" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="00FA169D" w:rsidP="004B7B7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>99.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6E44C05E" w14:textId="051ADC83" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="00827339" w:rsidP="004B7B7A">
+          <w:p w14:paraId="6E44C05E" w14:textId="1F04B4EF" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="00827339" w:rsidP="004B7B7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">+ </w:t>
             </w:r>
             <w:r w:rsidR="00FA169D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>0.70</w:t>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="004D61E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CD2CE30" w14:textId="512246B4" w:rsidR="00FC0DF4" w:rsidRDefault="00FC0DF4" w:rsidP="00FC0DF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2088"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FC0DF4" w:rsidSect="00DA0B87">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="-1369" w:right="701" w:bottom="284" w:left="0" w:header="0" w:footer="217" w:gutter="0"/>
           <w:cols w:space="708"/>
@@ -4146,58 +4364,58 @@
     <w:p w14:paraId="0CD2CE31" w14:textId="77777777" w:rsidR="00FC0DF4" w:rsidRPr="00FC0DF4" w:rsidRDefault="00FC0DF4" w:rsidP="00FC0DF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2088"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC0DF4" w:rsidRPr="00FC0DF4" w:rsidSect="00DA0B87">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="-1369" w:right="701" w:bottom="284" w:left="0" w:header="0" w:footer="217" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ED1D51D" w14:textId="77777777" w:rsidR="00EB4FB4" w:rsidRDefault="00EB4FB4" w:rsidP="00745182">
+    <w:p w14:paraId="2599EBDA" w14:textId="77777777" w:rsidR="0023389D" w:rsidRDefault="0023389D" w:rsidP="00745182">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6956D28C" w14:textId="77777777" w:rsidR="00EB4FB4" w:rsidRDefault="00EB4FB4" w:rsidP="00745182">
+    <w:p w14:paraId="3469DB99" w14:textId="77777777" w:rsidR="0023389D" w:rsidRDefault="0023389D" w:rsidP="00745182">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
@@ -4220,523 +4438,558 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CD2CE3D" w14:textId="77777777" w:rsidR="00671866" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0CD2CE3D" w14:textId="77777777" w:rsidR="00671866" w:rsidRDefault="0023389D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2030942911"/>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00671866">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="788861545"/>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00671866">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1876225774"/>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CD2CE3E" w14:textId="77777777" w:rsidR="00671866" w:rsidRPr="00671866" w:rsidRDefault="00671866" w:rsidP="00671866">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="4144"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CD2CE40" w14:textId="77777777" w:rsidR="00183D05" w:rsidRDefault="00183D05" w:rsidP="00183D05">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="8184"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BA093F5" w14:textId="77777777" w:rsidR="00EB4FB4" w:rsidRDefault="00EB4FB4" w:rsidP="00745182">
+    <w:p w14:paraId="2D1552A9" w14:textId="77777777" w:rsidR="0023389D" w:rsidRDefault="0023389D" w:rsidP="00745182">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="170E32D5" w14:textId="77777777" w:rsidR="00EB4FB4" w:rsidRDefault="00EB4FB4" w:rsidP="00745182">
+    <w:p w14:paraId="72CCF745" w14:textId="77777777" w:rsidR="0023389D" w:rsidRDefault="0023389D" w:rsidP="00745182">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CD2CE3A" w14:textId="77777777" w:rsidR="00671866" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0CD2CE3A" w14:textId="77777777" w:rsidR="00671866" w:rsidRDefault="0023389D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:pict w14:anchorId="0CD2CE41">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.3pt;height:841.9pt;z-index:-251657216;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="11344 1961 9793 1981 5331 2192 5087 2269 4543 2308 2366 2538 272 2846 0 2904 -27 2923 -27 4000 136 4000 1931 3500 3373 3192 3563 3173 5168 2885 7562 2596 11915 2558 21600 2365 21600 2173 17301 1981 15479 1961 11344 1961">
           <v:imagedata r:id="rId1" o:title="Blank Letterhead Template"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1499734524"/>
         <w:placeholder>
           <w:docPart w:val="65E517F0F875AC4FAEEB6C7D6B145696"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00671866">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1472820191"/>
         <w:placeholder>
           <w:docPart w:val="885B18AAFB26AA449BDFDBB677604CC9"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00671866">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="596677007"/>
         <w:placeholder>
           <w:docPart w:val="5247773A06019B41BE18231F4664A1E0"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0CD2CE3B" w14:textId="77777777" w:rsidR="00671866" w:rsidRDefault="00671866">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CD2CE3C" w14:textId="77777777" w:rsidR="00183D05" w:rsidRDefault="00183D05">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CD2CE3F" w14:textId="77777777" w:rsidR="00E94EA1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0CD2CE3F" w14:textId="77777777" w:rsidR="00E94EA1" w:rsidRDefault="0023389D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:pict w14:anchorId="0CD2CE42">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark3" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:634pt;height:841.9pt;z-index:-251656192;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="11344 1961 9793 1981 5331 2192 5087 2269 4543 2308 2366 2538 272 2846 0 2904 -27 2923 -27 4000 136 4000 1931 3500 3373 3192 3563 3173 5168 2885 7562 2596 11915 2558 21600 2365 21600 2173 17301 1981 15479 1961 11344 1961">
           <v:imagedata r:id="rId1" o:title="Blank Letterhead Template"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDaytDQ3N7c0sbQwNTIyNTJQ0lEKTi0uzszPAykwMqgFACiPmPctAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00AE74B2"/>
     <w:rsid w:val="00004046"/>
     <w:rsid w:val="000207DC"/>
     <w:rsid w:val="00041651"/>
     <w:rsid w:val="000507C5"/>
     <w:rsid w:val="00060898"/>
     <w:rsid w:val="00067D90"/>
     <w:rsid w:val="00074634"/>
     <w:rsid w:val="00081091"/>
+    <w:rsid w:val="000A2D69"/>
     <w:rsid w:val="000B4182"/>
     <w:rsid w:val="000C4888"/>
     <w:rsid w:val="000C6BA6"/>
     <w:rsid w:val="000F60D9"/>
     <w:rsid w:val="00101DC9"/>
     <w:rsid w:val="00105CE8"/>
     <w:rsid w:val="00130E57"/>
     <w:rsid w:val="00183D05"/>
     <w:rsid w:val="00195C93"/>
     <w:rsid w:val="001A5061"/>
     <w:rsid w:val="001B539F"/>
     <w:rsid w:val="001B72C9"/>
     <w:rsid w:val="001C04D0"/>
     <w:rsid w:val="001C79E5"/>
     <w:rsid w:val="001F0996"/>
     <w:rsid w:val="0022600C"/>
     <w:rsid w:val="002314A4"/>
+    <w:rsid w:val="0023389D"/>
     <w:rsid w:val="00263895"/>
+    <w:rsid w:val="002A3729"/>
     <w:rsid w:val="002B3027"/>
     <w:rsid w:val="002B703D"/>
     <w:rsid w:val="002D0ED2"/>
     <w:rsid w:val="002D7B3C"/>
     <w:rsid w:val="002F0EB8"/>
     <w:rsid w:val="002F31D8"/>
     <w:rsid w:val="002F5166"/>
     <w:rsid w:val="00302893"/>
     <w:rsid w:val="00340FA4"/>
     <w:rsid w:val="0034190C"/>
     <w:rsid w:val="003523C6"/>
+    <w:rsid w:val="00355875"/>
     <w:rsid w:val="00370E24"/>
+    <w:rsid w:val="00376064"/>
     <w:rsid w:val="0037744B"/>
     <w:rsid w:val="0039371C"/>
     <w:rsid w:val="003A4DC2"/>
     <w:rsid w:val="003B3727"/>
     <w:rsid w:val="003B5CAA"/>
+    <w:rsid w:val="003F14C1"/>
     <w:rsid w:val="003F15E0"/>
+    <w:rsid w:val="003F53A1"/>
     <w:rsid w:val="004057FD"/>
     <w:rsid w:val="00414193"/>
     <w:rsid w:val="00434EF0"/>
     <w:rsid w:val="0044285F"/>
     <w:rsid w:val="0046044C"/>
+    <w:rsid w:val="004625C8"/>
     <w:rsid w:val="00466AA2"/>
     <w:rsid w:val="00470477"/>
     <w:rsid w:val="00483C16"/>
+    <w:rsid w:val="00497F3D"/>
     <w:rsid w:val="004A44CF"/>
+    <w:rsid w:val="004B2FBF"/>
     <w:rsid w:val="004B7B7A"/>
     <w:rsid w:val="004C1635"/>
     <w:rsid w:val="004C3450"/>
     <w:rsid w:val="004D4F06"/>
+    <w:rsid w:val="004D61E7"/>
     <w:rsid w:val="005451F2"/>
     <w:rsid w:val="00587D5C"/>
     <w:rsid w:val="005A4167"/>
     <w:rsid w:val="005B2D69"/>
     <w:rsid w:val="005D397F"/>
     <w:rsid w:val="005E5996"/>
     <w:rsid w:val="006047AB"/>
     <w:rsid w:val="00612F05"/>
     <w:rsid w:val="00627C92"/>
+    <w:rsid w:val="00634D09"/>
     <w:rsid w:val="00635D7C"/>
     <w:rsid w:val="00641D4B"/>
     <w:rsid w:val="006541A4"/>
     <w:rsid w:val="006555C2"/>
     <w:rsid w:val="00657DDE"/>
     <w:rsid w:val="006603E8"/>
     <w:rsid w:val="006608C8"/>
     <w:rsid w:val="00661F0C"/>
     <w:rsid w:val="00671866"/>
     <w:rsid w:val="00673B21"/>
     <w:rsid w:val="006B1CB6"/>
     <w:rsid w:val="006C647D"/>
     <w:rsid w:val="006D0651"/>
     <w:rsid w:val="006D5F30"/>
     <w:rsid w:val="006D6E79"/>
+    <w:rsid w:val="006E7413"/>
     <w:rsid w:val="00707059"/>
     <w:rsid w:val="00731F2A"/>
+    <w:rsid w:val="0074298B"/>
     <w:rsid w:val="00745182"/>
     <w:rsid w:val="00765388"/>
+    <w:rsid w:val="00765E4B"/>
     <w:rsid w:val="00791E87"/>
+    <w:rsid w:val="007B110E"/>
     <w:rsid w:val="007D4755"/>
     <w:rsid w:val="007D5AEF"/>
+    <w:rsid w:val="007E2C3D"/>
     <w:rsid w:val="008039D4"/>
     <w:rsid w:val="00810752"/>
     <w:rsid w:val="00821CAF"/>
     <w:rsid w:val="00827339"/>
     <w:rsid w:val="00843ACC"/>
     <w:rsid w:val="00852FB1"/>
     <w:rsid w:val="008660C5"/>
     <w:rsid w:val="00876215"/>
     <w:rsid w:val="0088647E"/>
+    <w:rsid w:val="00893F20"/>
     <w:rsid w:val="008B202C"/>
     <w:rsid w:val="008C12B1"/>
     <w:rsid w:val="008C5C85"/>
     <w:rsid w:val="00905DAA"/>
     <w:rsid w:val="00923B4A"/>
     <w:rsid w:val="0094283F"/>
     <w:rsid w:val="009679F5"/>
     <w:rsid w:val="009A4CDB"/>
+    <w:rsid w:val="009B1584"/>
     <w:rsid w:val="009B2D39"/>
     <w:rsid w:val="009B774B"/>
     <w:rsid w:val="00A07898"/>
     <w:rsid w:val="00A27880"/>
     <w:rsid w:val="00A32F45"/>
     <w:rsid w:val="00A403AD"/>
     <w:rsid w:val="00A45ABC"/>
     <w:rsid w:val="00A54E91"/>
     <w:rsid w:val="00A76388"/>
     <w:rsid w:val="00AA68B0"/>
     <w:rsid w:val="00AE74B2"/>
     <w:rsid w:val="00AF52C0"/>
     <w:rsid w:val="00B250EC"/>
     <w:rsid w:val="00B429F9"/>
     <w:rsid w:val="00B4436A"/>
     <w:rsid w:val="00B46366"/>
+    <w:rsid w:val="00B542CD"/>
     <w:rsid w:val="00B54D03"/>
     <w:rsid w:val="00B55B91"/>
     <w:rsid w:val="00B74F84"/>
+    <w:rsid w:val="00BA0EF7"/>
     <w:rsid w:val="00BC7DFA"/>
     <w:rsid w:val="00BD156B"/>
     <w:rsid w:val="00BE7BF6"/>
     <w:rsid w:val="00BF33EE"/>
     <w:rsid w:val="00BF7B7E"/>
     <w:rsid w:val="00C21C96"/>
     <w:rsid w:val="00C31D26"/>
     <w:rsid w:val="00C33CDD"/>
     <w:rsid w:val="00C468E5"/>
+    <w:rsid w:val="00C50717"/>
     <w:rsid w:val="00C616E8"/>
     <w:rsid w:val="00C652B2"/>
     <w:rsid w:val="00C80724"/>
     <w:rsid w:val="00CA7207"/>
     <w:rsid w:val="00CB6CA4"/>
     <w:rsid w:val="00CC5DEA"/>
     <w:rsid w:val="00CF6190"/>
     <w:rsid w:val="00D02A9D"/>
     <w:rsid w:val="00D13A4F"/>
     <w:rsid w:val="00D17D74"/>
     <w:rsid w:val="00D2405E"/>
     <w:rsid w:val="00D27C12"/>
     <w:rsid w:val="00D46165"/>
     <w:rsid w:val="00D7255A"/>
     <w:rsid w:val="00D77EC6"/>
     <w:rsid w:val="00D80F48"/>
     <w:rsid w:val="00DA0B87"/>
     <w:rsid w:val="00DA4A1A"/>
     <w:rsid w:val="00DB3012"/>
     <w:rsid w:val="00DC4459"/>
     <w:rsid w:val="00DC594D"/>
+    <w:rsid w:val="00DD5FC1"/>
     <w:rsid w:val="00DF3DCB"/>
     <w:rsid w:val="00DF7D27"/>
     <w:rsid w:val="00E000D5"/>
+    <w:rsid w:val="00E232D3"/>
     <w:rsid w:val="00E330FB"/>
     <w:rsid w:val="00E5319B"/>
     <w:rsid w:val="00E5497C"/>
+    <w:rsid w:val="00E54D05"/>
     <w:rsid w:val="00E94EA1"/>
     <w:rsid w:val="00EA7FB3"/>
     <w:rsid w:val="00EB4FB4"/>
     <w:rsid w:val="00EC27B3"/>
     <w:rsid w:val="00EC4534"/>
     <w:rsid w:val="00EF174A"/>
     <w:rsid w:val="00F10729"/>
     <w:rsid w:val="00F10CD2"/>
     <w:rsid w:val="00F25BB2"/>
     <w:rsid w:val="00F306AA"/>
+    <w:rsid w:val="00F4047C"/>
+    <w:rsid w:val="00F44909"/>
     <w:rsid w:val="00F464B8"/>
     <w:rsid w:val="00F7377A"/>
     <w:rsid w:val="00F807E9"/>
     <w:rsid w:val="00FA025E"/>
     <w:rsid w:val="00FA10CD"/>
     <w:rsid w:val="00FA169D"/>
     <w:rsid w:val="00FB239D"/>
     <w:rsid w:val="00FB3477"/>
+    <w:rsid w:val="00FB3E72"/>
     <w:rsid w:val="00FC0DF4"/>
     <w:rsid w:val="00FE3B76"/>
+    <w:rsid w:val="00FE41E0"/>
     <w:rsid w:val="00FF0F33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -5474,90 +5727,100 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E1C99"/>
     <w:rsid w:val="00067D90"/>
     <w:rsid w:val="000822E9"/>
     <w:rsid w:val="00105F93"/>
     <w:rsid w:val="0012068F"/>
     <w:rsid w:val="00177333"/>
     <w:rsid w:val="001B7DBD"/>
+    <w:rsid w:val="0022633E"/>
     <w:rsid w:val="00245A7F"/>
     <w:rsid w:val="002F31D8"/>
+    <w:rsid w:val="00376064"/>
     <w:rsid w:val="0039371C"/>
     <w:rsid w:val="003951DD"/>
     <w:rsid w:val="003A7412"/>
     <w:rsid w:val="003B3727"/>
     <w:rsid w:val="0044285F"/>
     <w:rsid w:val="004D4F06"/>
     <w:rsid w:val="004F14A1"/>
     <w:rsid w:val="005145BC"/>
     <w:rsid w:val="005161E4"/>
     <w:rsid w:val="00536D66"/>
+    <w:rsid w:val="005A4F2F"/>
     <w:rsid w:val="005E1C99"/>
     <w:rsid w:val="00612F05"/>
+    <w:rsid w:val="00634D09"/>
     <w:rsid w:val="006608C8"/>
     <w:rsid w:val="00686A17"/>
     <w:rsid w:val="006A28E1"/>
+    <w:rsid w:val="006E7413"/>
     <w:rsid w:val="00702917"/>
     <w:rsid w:val="00791E87"/>
+    <w:rsid w:val="007B110E"/>
     <w:rsid w:val="008039D4"/>
     <w:rsid w:val="00856219"/>
     <w:rsid w:val="00866C73"/>
+    <w:rsid w:val="008B60EF"/>
+    <w:rsid w:val="008E5713"/>
     <w:rsid w:val="00936BB4"/>
     <w:rsid w:val="009A4CDB"/>
     <w:rsid w:val="00A403AD"/>
     <w:rsid w:val="00A96FBB"/>
     <w:rsid w:val="00AB4AA5"/>
     <w:rsid w:val="00AD2685"/>
     <w:rsid w:val="00B42354"/>
     <w:rsid w:val="00B51D3A"/>
+    <w:rsid w:val="00BA0EF7"/>
     <w:rsid w:val="00C652B2"/>
     <w:rsid w:val="00C73E17"/>
     <w:rsid w:val="00CA7207"/>
     <w:rsid w:val="00D12727"/>
     <w:rsid w:val="00D91195"/>
     <w:rsid w:val="00DC0585"/>
     <w:rsid w:val="00DC594D"/>
     <w:rsid w:val="00DD3F3A"/>
     <w:rsid w:val="00DF7D27"/>
     <w:rsid w:val="00E2083D"/>
+    <w:rsid w:val="00E55833"/>
     <w:rsid w:val="00E6585C"/>
     <w:rsid w:val="00F10729"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F179BC"/>
     <w:rsid w:val="00F23DFC"/>
     <w:rsid w:val="00F71437"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6321,50 +6584,63 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010093FA32A87C383E41B22C974269D66289" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5da19db94836b2e5b5c0d42436cff42e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="08ffe53a-1b18-428c-b4fb-fc9b72d1a174" xmlns:ns3="8109944c-f8e6-42ac-bc29-7c09a738b7de" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf228a6cb95a9c339101df58f0be5e7e" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
     <xsd:import namespace="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -6576,140 +6852,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="08ffe53a-1b18-428c-b4fb-fc9b72d1a174" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="08ffe53a-1b18-428c-b4fb-fc9b72d1a174">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="8109944c-f8e6-42ac-bc29-7c09a738b7de" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{312C3494-8993-426B-A7C2-15013DB2DDC1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C73B4EE2-A9D8-44DE-B31E-63D8B87E8179}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27B642E6-970C-4141-AEAA-E94210F5E582}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
     <ds:schemaRef ds:uri="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCB2B497-94AC-49A9-91CE-425AB9B1BF0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
     <ds:schemaRef ds:uri="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>662</Characters>
+  <Words>129</Words>
+  <Characters>741</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>777</CharactersWithSpaces>
+  <CharactersWithSpaces>869</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gareth Chubb</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010093FA32A87C383E41B22C974269D66289</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>3000</vt:r8>
   </property>