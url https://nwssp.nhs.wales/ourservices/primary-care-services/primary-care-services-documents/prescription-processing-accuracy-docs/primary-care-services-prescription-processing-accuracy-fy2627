--- v1 (2026-07-24)
+++ v2 (2026-09-03)
@@ -17,51 +17,51 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0CD2CE26" w14:textId="77777777" w:rsidR="00AE74B2" w:rsidRDefault="000C6BA6" w:rsidP="00AE74B2">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CD2CE32" wp14:editId="4A1AD9C6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>120650</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>457200</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2388870" cy="647700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -132,51 +132,51 @@
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4343400" cy="457200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns=""/>
+                            <ma14:wrappingTextBoxFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0CD2CE43" w14:textId="77777777" w:rsidR="00E94EA1" w:rsidRPr="00484017" w:rsidRDefault="00E94EA1" w:rsidP="00E94EA1">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000410"/>
                               </w:rPr>
                             </w:pPr>
@@ -1228,89 +1228,113 @@
               </w:rPr>
               <w:t>May-</w:t>
             </w:r>
             <w:r w:rsidR="00587D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="004B7B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="412B7A20" w14:textId="6910ED91" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="412B7A20" w14:textId="1DEDFA03" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="007F07EA" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.78</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF8F78A" w14:textId="73679D78" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3BF8F78A" w14:textId="511F1A03" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00F13B82" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.80</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="593D41C6" w14:textId="4533E867" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="593D41C6" w14:textId="6E959809" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00F13B82" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-0.02</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF33EE" w:rsidRPr="00004046" w14:paraId="402C73CE" w14:textId="77777777" w:rsidTr="00627C92">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11C05921" w14:textId="5C6D9B58" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00BF33EE" w:rsidP="00BF33EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
@@ -2249,176 +2273,166 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>AVERAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4D62F5D7" w14:textId="225305D2" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00FA169D" w:rsidP="00BF33EE">
+          <w:p w14:paraId="4D62F5D7" w14:textId="0D15B798" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00FA169D" w:rsidP="00BF33EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>99.</w:t>
             </w:r>
-            <w:r w:rsidR="0074298B">
+            <w:r w:rsidR="00410D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F53A1">
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="687E1078" w14:textId="35A1AEAA" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00FA169D" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>99.80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="474AC3DB" w14:textId="04AB2AB7" w:rsidR="00BF33EE" w:rsidRPr="00004046" w:rsidRDefault="00827339" w:rsidP="00BF33EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>99.80</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA169D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">+ </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FA169D">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD5FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DD5FC1">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00410D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>.1</w:t>
-[...9 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51CCF151" w14:textId="3E5297C1" w:rsidR="00004046" w:rsidRPr="00004046" w:rsidRDefault="00004046" w:rsidP="003F15E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F355E"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01948D1A" w14:textId="48EA7289" w:rsidR="00004046" w:rsidRPr="00004046" w:rsidRDefault="00004046" w:rsidP="00004046">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F355E"/>
         </w:rPr>
       </w:pPr>
@@ -3294,89 +3308,113 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>May-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BED0FF4" w14:textId="0104EF5B" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4BED0FF4" w14:textId="4CFFF029" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="008A28F4" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.80</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6089E858" w14:textId="43C1E898" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6089E858" w14:textId="5F32583D" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="008A28F4" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>99.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A3569B" w14:textId="50435FE0" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="25A3569B" w14:textId="42ED9C26" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="008A28F4" w:rsidP="004B7B7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+0.80</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B7B7A" w:rsidRPr="00C11A77" w14:paraId="28FFFF77" w14:textId="77777777" w:rsidTr="00627C92">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C811468" w14:textId="171C4AD0" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004B7B7A" w:rsidP="004B7B7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F355E"/>
@@ -4213,146 +4251,166 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>AVERAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5375112A" w14:textId="462379DF" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004D61E7" w:rsidP="004B7B7A">
+          <w:p w14:paraId="5375112A" w14:textId="0BAD443B" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="004D61E7" w:rsidP="004B7B7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>99.75</w:t>
+              <w:t>99.7</w:t>
+            </w:r>
+            <w:r w:rsidR="008A28F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D206162" w14:textId="18A3189D" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="00FA169D" w:rsidP="004B7B7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>99.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6E44C05E" w14:textId="1F04B4EF" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="00827339" w:rsidP="004B7B7A">
+          <w:p w14:paraId="6E44C05E" w14:textId="360A20F7" w:rsidR="004B7B7A" w:rsidRPr="00004046" w:rsidRDefault="00827339" w:rsidP="004B7B7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">+ </w:t>
             </w:r>
             <w:r w:rsidR="00FA169D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
             <w:r w:rsidR="004D61E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F355E"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>75</w:t>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="009D4C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F355E"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CD2CE30" w14:textId="512246B4" w:rsidR="00FC0DF4" w:rsidRDefault="00FC0DF4" w:rsidP="00FC0DF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2088"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FC0DF4" w:rsidSect="00DA0B87">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="-1369" w:right="701" w:bottom="284" w:left="0" w:header="0" w:footer="217" w:gutter="0"/>
           <w:cols w:space="708"/>
@@ -4362,60 +4420,60 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD2CE31" w14:textId="77777777" w:rsidR="00FC0DF4" w:rsidRPr="00FC0DF4" w:rsidRDefault="00FC0DF4" w:rsidP="00FC0DF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2088"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC0DF4" w:rsidRPr="00FC0DF4" w:rsidSect="00DA0B87">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="-1369" w:right="701" w:bottom="284" w:left="0" w:header="0" w:footer="217" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2599EBDA" w14:textId="77777777" w:rsidR="0023389D" w:rsidRDefault="0023389D" w:rsidP="00745182">
+    <w:p w14:paraId="064B4E1E" w14:textId="77777777" w:rsidR="00467252" w:rsidRDefault="00467252" w:rsidP="00745182">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3469DB99" w14:textId="77777777" w:rsidR="0023389D" w:rsidRDefault="0023389D" w:rsidP="00745182">
+    <w:p w14:paraId="388567AB" w14:textId="77777777" w:rsidR="00467252" w:rsidRDefault="00467252" w:rsidP="00745182">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
@@ -4437,272 +4495,266 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CD2CE3D" w14:textId="77777777" w:rsidR="00671866" w:rsidRDefault="0023389D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CD2CE3D" w14:textId="77777777" w:rsidR="00671866" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2030942911"/>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00671866">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="788861545"/>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00671866">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1876225774"/>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CD2CE3E" w14:textId="77777777" w:rsidR="00671866" w:rsidRPr="00671866" w:rsidRDefault="00671866" w:rsidP="00671866">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="4144"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CD2CE40" w14:textId="77777777" w:rsidR="00183D05" w:rsidRDefault="00183D05" w:rsidP="00183D05">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="8184"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D1552A9" w14:textId="77777777" w:rsidR="0023389D" w:rsidRDefault="0023389D" w:rsidP="00745182">
+    <w:p w14:paraId="795D1EE4" w14:textId="77777777" w:rsidR="00467252" w:rsidRDefault="00467252" w:rsidP="00745182">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72CCF745" w14:textId="77777777" w:rsidR="0023389D" w:rsidRDefault="0023389D" w:rsidP="00745182">
+    <w:p w14:paraId="67E9253C" w14:textId="77777777" w:rsidR="00467252" w:rsidRDefault="00467252" w:rsidP="00745182">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CD2CE3A" w14:textId="77777777" w:rsidR="00671866" w:rsidRDefault="0023389D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CD2CE3A" w14:textId="77777777" w:rsidR="00671866" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:pict w14:anchorId="0CD2CE41">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.3pt;height:841.9pt;z-index:-251657216;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="11344 1961 9793 1981 5331 2192 5087 2269 4543 2308 2366 2538 272 2846 0 2904 -27 2923 -27 4000 136 4000 1931 3500 3373 3192 3563 3173 5168 2885 7562 2596 11915 2558 21600 2365 21600 2173 17301 1981 15479 1961 11344 1961">
           <v:imagedata r:id="rId1" o:title="Blank Letterhead Template"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1499734524"/>
         <w:placeholder>
           <w:docPart w:val="65E517F0F875AC4FAEEB6C7D6B145696"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00671866">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1472820191"/>
         <w:placeholder>
           <w:docPart w:val="885B18AAFB26AA449BDFDBB677604CC9"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00671866">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="596677007"/>
         <w:placeholder>
           <w:docPart w:val="5247773A06019B41BE18231F4664A1E0"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00671866">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0CD2CE3B" w14:textId="77777777" w:rsidR="00671866" w:rsidRDefault="00671866">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CD2CE3C" w14:textId="77777777" w:rsidR="00183D05" w:rsidRDefault="00183D05">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CD2CE3F" w14:textId="77777777" w:rsidR="00E94EA1" w:rsidRDefault="0023389D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CD2CE3F" w14:textId="77777777" w:rsidR="00E94EA1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:pict w14:anchorId="0CD2CE42">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
@@ -4763,231 +4815,237 @@
     <w:rsid w:val="000207DC"/>
     <w:rsid w:val="00041651"/>
     <w:rsid w:val="000507C5"/>
     <w:rsid w:val="00060898"/>
     <w:rsid w:val="00067D90"/>
     <w:rsid w:val="00074634"/>
     <w:rsid w:val="00081091"/>
     <w:rsid w:val="000A2D69"/>
     <w:rsid w:val="000B4182"/>
     <w:rsid w:val="000C4888"/>
     <w:rsid w:val="000C6BA6"/>
     <w:rsid w:val="000F60D9"/>
     <w:rsid w:val="00101DC9"/>
     <w:rsid w:val="00105CE8"/>
     <w:rsid w:val="00130E57"/>
     <w:rsid w:val="00183D05"/>
     <w:rsid w:val="00195C93"/>
     <w:rsid w:val="001A5061"/>
     <w:rsid w:val="001B539F"/>
     <w:rsid w:val="001B72C9"/>
     <w:rsid w:val="001C04D0"/>
     <w:rsid w:val="001C79E5"/>
     <w:rsid w:val="001F0996"/>
     <w:rsid w:val="0022600C"/>
     <w:rsid w:val="002314A4"/>
-    <w:rsid w:val="0023389D"/>
     <w:rsid w:val="00263895"/>
     <w:rsid w:val="002A3729"/>
     <w:rsid w:val="002B3027"/>
     <w:rsid w:val="002B703D"/>
     <w:rsid w:val="002D0ED2"/>
     <w:rsid w:val="002D7B3C"/>
     <w:rsid w:val="002F0EB8"/>
     <w:rsid w:val="002F31D8"/>
     <w:rsid w:val="002F5166"/>
     <w:rsid w:val="00302893"/>
     <w:rsid w:val="00340FA4"/>
     <w:rsid w:val="0034190C"/>
     <w:rsid w:val="003523C6"/>
     <w:rsid w:val="00355875"/>
     <w:rsid w:val="00370E24"/>
     <w:rsid w:val="00376064"/>
     <w:rsid w:val="0037744B"/>
     <w:rsid w:val="0039371C"/>
     <w:rsid w:val="003A4DC2"/>
     <w:rsid w:val="003B3727"/>
     <w:rsid w:val="003B5CAA"/>
     <w:rsid w:val="003F14C1"/>
     <w:rsid w:val="003F15E0"/>
     <w:rsid w:val="003F53A1"/>
     <w:rsid w:val="004057FD"/>
+    <w:rsid w:val="00410D45"/>
     <w:rsid w:val="00414193"/>
     <w:rsid w:val="00434EF0"/>
     <w:rsid w:val="0044285F"/>
     <w:rsid w:val="0046044C"/>
     <w:rsid w:val="004625C8"/>
     <w:rsid w:val="00466AA2"/>
+    <w:rsid w:val="00467252"/>
     <w:rsid w:val="00470477"/>
     <w:rsid w:val="00483C16"/>
     <w:rsid w:val="00497F3D"/>
     <w:rsid w:val="004A44CF"/>
     <w:rsid w:val="004B2FBF"/>
     <w:rsid w:val="004B7B7A"/>
     <w:rsid w:val="004C1635"/>
     <w:rsid w:val="004C3450"/>
     <w:rsid w:val="004D4F06"/>
     <w:rsid w:val="004D61E7"/>
     <w:rsid w:val="005451F2"/>
+    <w:rsid w:val="00570EBE"/>
     <w:rsid w:val="00587D5C"/>
     <w:rsid w:val="005A4167"/>
     <w:rsid w:val="005B2D69"/>
     <w:rsid w:val="005D397F"/>
     <w:rsid w:val="005E5996"/>
     <w:rsid w:val="006047AB"/>
     <w:rsid w:val="00612F05"/>
     <w:rsid w:val="00627C92"/>
-    <w:rsid w:val="00634D09"/>
     <w:rsid w:val="00635D7C"/>
     <w:rsid w:val="00641D4B"/>
     <w:rsid w:val="006541A4"/>
     <w:rsid w:val="006555C2"/>
     <w:rsid w:val="00657DDE"/>
     <w:rsid w:val="006603E8"/>
     <w:rsid w:val="006608C8"/>
     <w:rsid w:val="00661F0C"/>
     <w:rsid w:val="00671866"/>
     <w:rsid w:val="00673B21"/>
     <w:rsid w:val="006B1CB6"/>
     <w:rsid w:val="006C647D"/>
     <w:rsid w:val="006D0651"/>
     <w:rsid w:val="006D5F30"/>
     <w:rsid w:val="006D6E79"/>
     <w:rsid w:val="006E7413"/>
     <w:rsid w:val="00707059"/>
     <w:rsid w:val="00731F2A"/>
     <w:rsid w:val="0074298B"/>
     <w:rsid w:val="00745182"/>
     <w:rsid w:val="00765388"/>
     <w:rsid w:val="00765E4B"/>
     <w:rsid w:val="00791E87"/>
     <w:rsid w:val="007B110E"/>
     <w:rsid w:val="007D4755"/>
     <w:rsid w:val="007D5AEF"/>
     <w:rsid w:val="007E2C3D"/>
+    <w:rsid w:val="007F07EA"/>
     <w:rsid w:val="008039D4"/>
     <w:rsid w:val="00810752"/>
     <w:rsid w:val="00821CAF"/>
     <w:rsid w:val="00827339"/>
     <w:rsid w:val="00843ACC"/>
     <w:rsid w:val="00852FB1"/>
     <w:rsid w:val="008660C5"/>
     <w:rsid w:val="00876215"/>
     <w:rsid w:val="0088647E"/>
     <w:rsid w:val="00893F20"/>
+    <w:rsid w:val="008A28F4"/>
     <w:rsid w:val="008B202C"/>
     <w:rsid w:val="008C12B1"/>
     <w:rsid w:val="008C5C85"/>
     <w:rsid w:val="00905DAA"/>
     <w:rsid w:val="00923B4A"/>
     <w:rsid w:val="0094283F"/>
     <w:rsid w:val="009679F5"/>
     <w:rsid w:val="009A4CDB"/>
     <w:rsid w:val="009B1584"/>
     <w:rsid w:val="009B2D39"/>
     <w:rsid w:val="009B774B"/>
+    <w:rsid w:val="009D4C43"/>
     <w:rsid w:val="00A07898"/>
     <w:rsid w:val="00A27880"/>
     <w:rsid w:val="00A32F45"/>
     <w:rsid w:val="00A403AD"/>
     <w:rsid w:val="00A45ABC"/>
     <w:rsid w:val="00A54E91"/>
     <w:rsid w:val="00A76388"/>
     <w:rsid w:val="00AA68B0"/>
     <w:rsid w:val="00AE74B2"/>
     <w:rsid w:val="00AF52C0"/>
     <w:rsid w:val="00B250EC"/>
     <w:rsid w:val="00B429F9"/>
     <w:rsid w:val="00B4436A"/>
     <w:rsid w:val="00B46366"/>
     <w:rsid w:val="00B542CD"/>
     <w:rsid w:val="00B54D03"/>
     <w:rsid w:val="00B55B91"/>
     <w:rsid w:val="00B74F84"/>
     <w:rsid w:val="00BA0EF7"/>
     <w:rsid w:val="00BC7DFA"/>
     <w:rsid w:val="00BD156B"/>
     <w:rsid w:val="00BE7BF6"/>
     <w:rsid w:val="00BF33EE"/>
     <w:rsid w:val="00BF7B7E"/>
     <w:rsid w:val="00C21C96"/>
     <w:rsid w:val="00C31D26"/>
     <w:rsid w:val="00C33CDD"/>
     <w:rsid w:val="00C468E5"/>
     <w:rsid w:val="00C50717"/>
     <w:rsid w:val="00C616E8"/>
     <w:rsid w:val="00C652B2"/>
     <w:rsid w:val="00C80724"/>
     <w:rsid w:val="00CA7207"/>
     <w:rsid w:val="00CB6CA4"/>
     <w:rsid w:val="00CC5DEA"/>
     <w:rsid w:val="00CF6190"/>
     <w:rsid w:val="00D02A9D"/>
     <w:rsid w:val="00D13A4F"/>
     <w:rsid w:val="00D17D74"/>
     <w:rsid w:val="00D2405E"/>
     <w:rsid w:val="00D27C12"/>
     <w:rsid w:val="00D46165"/>
+    <w:rsid w:val="00D62ADF"/>
     <w:rsid w:val="00D7255A"/>
     <w:rsid w:val="00D77EC6"/>
     <w:rsid w:val="00D80F48"/>
     <w:rsid w:val="00DA0B87"/>
     <w:rsid w:val="00DA4A1A"/>
     <w:rsid w:val="00DB3012"/>
     <w:rsid w:val="00DC4459"/>
     <w:rsid w:val="00DC594D"/>
     <w:rsid w:val="00DD5FC1"/>
     <w:rsid w:val="00DF3DCB"/>
     <w:rsid w:val="00DF7D27"/>
     <w:rsid w:val="00E000D5"/>
     <w:rsid w:val="00E232D3"/>
     <w:rsid w:val="00E330FB"/>
     <w:rsid w:val="00E5319B"/>
     <w:rsid w:val="00E5497C"/>
     <w:rsid w:val="00E54D05"/>
     <w:rsid w:val="00E94EA1"/>
     <w:rsid w:val="00EA7FB3"/>
     <w:rsid w:val="00EB4FB4"/>
     <w:rsid w:val="00EC27B3"/>
     <w:rsid w:val="00EC4534"/>
     <w:rsid w:val="00EF174A"/>
     <w:rsid w:val="00F10729"/>
     <w:rsid w:val="00F10CD2"/>
+    <w:rsid w:val="00F13B82"/>
     <w:rsid w:val="00F25BB2"/>
     <w:rsid w:val="00F306AA"/>
     <w:rsid w:val="00F4047C"/>
-    <w:rsid w:val="00F44909"/>
     <w:rsid w:val="00F464B8"/>
     <w:rsid w:val="00F7377A"/>
     <w:rsid w:val="00F807E9"/>
     <w:rsid w:val="00FA025E"/>
     <w:rsid w:val="00FA10CD"/>
     <w:rsid w:val="00FA169D"/>
     <w:rsid w:val="00FB239D"/>
     <w:rsid w:val="00FB3477"/>
     <w:rsid w:val="00FB3E72"/>
     <w:rsid w:val="00FC0DF4"/>
+    <w:rsid w:val="00FD7064"/>
     <w:rsid w:val="00FE3B76"/>
     <w:rsid w:val="00FE41E0"/>
     <w:rsid w:val="00FF0F33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -5556,51 +5614,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="65E517F0F875AC4FAEEB6C7D6B145696"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BD9A5B36-5F59-DB40-8EC3-F85CE9E9AA3F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E1C99" w:rsidRDefault="005E1C99" w:rsidP="005E1C99">
           <w:pPr>
             <w:pStyle w:val="65E517F0F875AC4FAEEB6C7D6B145696"/>
           </w:pPr>
           <w:r>
             <w:t>[Type text]</w:t>
           </w:r>
         </w:p>
@@ -5727,106 +5785,108 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E1C99"/>
     <w:rsid w:val="00067D90"/>
     <w:rsid w:val="000822E9"/>
     <w:rsid w:val="00105F93"/>
     <w:rsid w:val="0012068F"/>
     <w:rsid w:val="00177333"/>
     <w:rsid w:val="001B7DBD"/>
-    <w:rsid w:val="0022633E"/>
     <w:rsid w:val="00245A7F"/>
     <w:rsid w:val="002F31D8"/>
     <w:rsid w:val="00376064"/>
     <w:rsid w:val="0039371C"/>
     <w:rsid w:val="003951DD"/>
     <w:rsid w:val="003A7412"/>
     <w:rsid w:val="003B3727"/>
     <w:rsid w:val="0044285F"/>
     <w:rsid w:val="004D4F06"/>
     <w:rsid w:val="004F14A1"/>
     <w:rsid w:val="005145BC"/>
     <w:rsid w:val="005161E4"/>
     <w:rsid w:val="00536D66"/>
+    <w:rsid w:val="00570EBE"/>
     <w:rsid w:val="005A4F2F"/>
     <w:rsid w:val="005E1C99"/>
     <w:rsid w:val="00612F05"/>
-    <w:rsid w:val="00634D09"/>
     <w:rsid w:val="006608C8"/>
     <w:rsid w:val="00686A17"/>
     <w:rsid w:val="006A28E1"/>
+    <w:rsid w:val="006B6A14"/>
     <w:rsid w:val="006E7413"/>
     <w:rsid w:val="00702917"/>
     <w:rsid w:val="00791E87"/>
     <w:rsid w:val="007B110E"/>
     <w:rsid w:val="008039D4"/>
     <w:rsid w:val="00856219"/>
     <w:rsid w:val="00866C73"/>
     <w:rsid w:val="008B60EF"/>
     <w:rsid w:val="008E5713"/>
     <w:rsid w:val="00936BB4"/>
     <w:rsid w:val="009A4CDB"/>
     <w:rsid w:val="00A403AD"/>
     <w:rsid w:val="00A96FBB"/>
     <w:rsid w:val="00AB4AA5"/>
     <w:rsid w:val="00AD2685"/>
     <w:rsid w:val="00B42354"/>
     <w:rsid w:val="00B51D3A"/>
     <w:rsid w:val="00BA0EF7"/>
     <w:rsid w:val="00C652B2"/>
     <w:rsid w:val="00C73E17"/>
     <w:rsid w:val="00CA7207"/>
     <w:rsid w:val="00D12727"/>
     <w:rsid w:val="00D91195"/>
     <w:rsid w:val="00DC0585"/>
     <w:rsid w:val="00DC594D"/>
     <w:rsid w:val="00DD3F3A"/>
+    <w:rsid w:val="00DD526F"/>
     <w:rsid w:val="00DF7D27"/>
     <w:rsid w:val="00E2083D"/>
     <w:rsid w:val="00E55833"/>
     <w:rsid w:val="00E6585C"/>
     <w:rsid w:val="00F10729"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F179BC"/>
     <w:rsid w:val="00F23DFC"/>
     <w:rsid w:val="00F71437"/>
+    <w:rsid w:val="00FD7064"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -6584,63 +6644,64 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="08ffe53a-1b18-428c-b4fb-fc9b72d1a174" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="08ffe53a-1b18-428c-b4fb-fc9b72d1a174">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8109944c-f8e6-42ac-bc29-7c09a738b7de" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010093FA32A87C383E41B22C974269D66289" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5da19db94836b2e5b5c0d42436cff42e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="08ffe53a-1b18-428c-b4fb-fc9b72d1a174" xmlns:ns3="8109944c-f8e6-42ac-bc29-7c09a738b7de" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf228a6cb95a9c339101df58f0be5e7e" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
     <xsd:import namespace="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -6852,127 +6913,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{312C3494-8993-426B-A7C2-15013DB2DDC1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCB2B497-94AC-49A9-91CE-425AB9B1BF0F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
+    <ds:schemaRef ds:uri="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C73B4EE2-A9D8-44DE-B31E-63D8B87E8179}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27B642E6-970C-4141-AEAA-E94210F5E582}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
     <ds:schemaRef ds:uri="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C73B4EE2-A9D8-44DE-B31E-63D8B87E8179}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCB2B497-94AC-49A9-91CE-425AB9B1BF0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{312C3494-8993-426B-A7C2-15013DB2DDC1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>129</Words>
-  <Characters>741</Characters>
+  <Words>134</Words>
+  <Characters>766</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>869</CharactersWithSpaces>
+  <CharactersWithSpaces>899</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gareth Chubb</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010093FA32A87C383E41B22C974269D66289</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>3000</vt:r8>
   </property>