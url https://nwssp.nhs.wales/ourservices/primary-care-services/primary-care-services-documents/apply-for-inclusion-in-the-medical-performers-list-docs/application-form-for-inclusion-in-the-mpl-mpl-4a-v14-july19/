--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -1,11263 +1,24453 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="4E5D403A" w14:textId="706BCD37" w:rsidR="00A10A5A" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9341D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A7E593A" wp14:editId="08289CCA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1952625" cy="647700"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="20965"/>
+                <wp:lineTo x="21495" y="20965"/>
+                <wp:lineTo x="21495" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1" name="Picture 1" descr="PRIMARY CARE SERVICES"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="PRIMARY CARE SERVICES"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1952625" cy="647700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>MPL</w:t>
+      </w:r>
+      <w:r w:rsidR="009B67FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E7BEF7" w14:textId="77777777" w:rsidR="00A10A5A" w:rsidRDefault="00A10A5A" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00625538">
+    </w:p>
+    <w:p w14:paraId="213E0262" w14:textId="77777777" w:rsidR="0054137F" w:rsidRDefault="0054137F" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>APPLICATION FORM FOR INCLUSION IN A LHB MEDICAL PERFORMERS LIST BY A PERFORMER ALREADY LISTED ON A PERFORMERS LIST OF A PRIMARY CARE ORGANISATION IN ACCORDANCE WITH THE NATIONAL HEALTH SERVICE (PERFORMERS LISTS) (WALES) REGULATIONS 2004 (AS AMENDED)</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A7BC65" w14:textId="77777777" w:rsidR="0054137F" w:rsidRDefault="0054137F" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745D7923" w14:textId="77777777" w:rsidR="0054137F" w:rsidRDefault="0054137F" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37067E6B" w14:textId="34F349A8" w:rsidR="0089634C" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054137F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Application Form for Inclusion in a LHB Medical Performers List by a Performer Already Listed on a Performers List of a Primary Care Organisation in the UK</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="0F2C996E" w14:textId="77777777" w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="38B091BD" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054137F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If completing this form electronically, please type in between the square brackets </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0054137F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="28F99339" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">:  </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D3582E" w14:textId="77777777" w:rsidR="0089634C" w:rsidRPr="0054137F" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="270" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054137F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Personal details</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00F157CA" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+    <w:p w14:paraId="1EEAADDC" w14:textId="77777777" w:rsidR="0089634C" w:rsidRPr="0054137F" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7508"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="4585"/>
+        <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="007805FC">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="00727C7D">
+      <w:tr w:rsidR="0089634C" w:rsidRPr="0054137F" w14:paraId="63039CD5" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:trPr>
+          <w:trHeight w:val="357"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1C9FE6" w14:textId="0AB36796" w:rsidR="0089634C" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="00CE428A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sur</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE428A" w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="612EFF43" w14:textId="77777777" w:rsidR="0089634C" w:rsidRPr="0054137F" w:rsidRDefault="00AB3A22" w:rsidP="00727C7D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089634C">
+            <w:permStart w:id="411249773" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>A name, telephone number and e-mail address of a person to contact regarding your inclusion in the performers list of your primary care organisation (PCO).</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="00AB3A22" w:rsidP="00727C7D">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:permEnd w:id="411249773"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="47F54900" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:trPr>
+          <w:trHeight w:val="357"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEC4B42" w14:textId="7E0FFFB6" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Forename(s):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="731000A2" w14:textId="55AB6B52" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1356480631" w:edGrp="everyone"/>
-            <w:r>
+            <w:permStart w:id="710693270" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:permEnd w:id="1356480631"/>
+            <w:permEnd w:id="710693270"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="007805FC">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="00B654E6" w:rsidP="00F157CA">
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="52EB5A19" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA47C03" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Previous name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D363064" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:permStart w:id="1112478185" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Where </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00353DEB">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:permEnd w:id="1112478185"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="52227E2D" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EFFD29" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of Birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CFDB72" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>necessary</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:permStart w:id="697898716" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>, e</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0089634C" w:rsidRPr="0089634C">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:permEnd w:id="697898716"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="207C2C2F" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="104F756B" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Private Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53584104" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BC32AAA" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0948B166" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>vidence of an appropriate indemnity arrangement</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F96ECD">
+            </w:pPr>
+            <w:permStart w:id="1587551552" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0089634C" w:rsidRPr="0089634C">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:permEnd w:id="1587551552"/>
+          </w:p>
+          <w:p w14:paraId="44CA506D" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> which provides you with cover in respect of liabilities that may be incurred in carrying out your services.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F157CA">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="51722BA9" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDBAFF8" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Post Code:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CB36C9" w14:textId="367991D5" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6301A70B" w14:textId="1FB4B62A" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (See Section 5)</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="00AB3A22" w:rsidP="00727C7D">
+            </w:pPr>
+            <w:permStart w:id="1273251165" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:permEnd w:id="1273251165"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="21D1F34E" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B7BE98" w14:textId="053E85C8" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Private telephone number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6217BDE9" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="2031057047" w:edGrp="everyone"/>
-            <w:r>
+            <w:permStart w:id="905998468" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:permEnd w:id="2031057047"/>
+            <w:permEnd w:id="905998468"/>
+          </w:p>
+          <w:p w14:paraId="43DD74AD" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="007805FC">
-[...4 lines deleted...]
-          <w:p w:rsidR="00F96ECD" w:rsidRPr="00831F3C" w:rsidRDefault="00F96ECD" w:rsidP="00F96ECD">
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="5A6277E5" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6FC4BD" w14:textId="3729D4B1" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contact Email address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DB527C" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00831F3C">
+            <w:permStart w:id="1990807296" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>A new original enhanced criminal record certificate unless-</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F96ECD" w:rsidRPr="009B0920" w:rsidRDefault="00F96ECD" w:rsidP="00F96ECD">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:permEnd w:id="1990807296"/>
+          </w:p>
+          <w:p w14:paraId="28F8585C" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F96ECD" w:rsidRPr="00831F3C" w:rsidRDefault="00F96ECD" w:rsidP="00F96ECD">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="309FEF3B" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9E680F" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>GMC Registration Number:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E0AAF15" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00831F3C">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEBBC34" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">you are registered with the Disclosure and Barring Service (DBS) Update Service and have provided all necessary authority and information (including your original enhanced DBS certificate) to enable the Local Health Board (HB) to view your online DBS status at any time and if the DBS status check indicates that your enhanced criminal record certificate is no longer current that you provide the HB with a new enhanced criminal record certificate; or </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F96ECD" w:rsidRPr="009B0920" w:rsidRDefault="00F96ECD" w:rsidP="00F96ECD">
+            </w:pPr>
+            <w:permStart w:id="1478301188" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:permEnd w:id="1478301188"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="251257FE" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A98A32" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date First Registered with GMC:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2758E3" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0089634C" w:rsidRPr="00F96ECD" w:rsidRDefault="00F96ECD" w:rsidP="00F96ECD">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2989C334" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F96ECD">
-[...13 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="00AB3A22" w:rsidP="00727C7D">
+            <w:permStart w:id="1436944723" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:permEnd w:id="1436944723"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="5762445B" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC6644B" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date GMC Licence to Practise Obtained:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="150273DB" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A234D89" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="545068814" w:edGrp="everyone"/>
-            <w:r>
+            <w:permStart w:id="1679653057" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:permEnd w:id="545068814"/>
+            <w:permEnd w:id="1679653057"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="1AFB2F78" w14:textId="77777777" w:rsidTr="00BC6F5A">
+        <w:trPr>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A603D5" w14:textId="6E5C46CF" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date included on GP Register:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEDD46E" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="534054622" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:permEnd w:id="534054622"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="021606C2" w14:textId="78582C52" w:rsidR="00926DFC" w:rsidRPr="0054137F" w:rsidRDefault="00926DFC" w:rsidP="00BA5374">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="349107C8" w14:textId="0AF573B6" w:rsidR="009B67FE" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054137F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>Personal details</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2. Please indicate the capacity you are applying to join the H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054137F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ealth Board Performers’ List. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0409C6BC" w14:textId="77777777" w:rsidR="00E8178A" w:rsidRPr="0054137F" w:rsidRDefault="00E8178A" w:rsidP="0054137F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9776" w:type="dxa"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="10260" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4248"/>
-        <w:gridCol w:w="5528"/>
+        <w:gridCol w:w="4590"/>
+        <w:gridCol w:w="540"/>
+        <w:gridCol w:w="4500"/>
+        <w:gridCol w:w="630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="00F157CA">
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="22B974F8" w14:textId="77777777" w:rsidTr="00AB043D">
         <w:trPr>
-          <w:trHeight w:val="357"/>
+          <w:trHeight w:hRule="exact" w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4248" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3B97B8" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Contractor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(Partner)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-729454742"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7B383420" w14:textId="1716AE27" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="00E8178A" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36349800" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-        </w:tc>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Salaried GP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-2123371603"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="630" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1AB812E4" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="00F157CA">
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="2A20F868" w14:textId="77777777" w:rsidTr="00AB043D">
         <w:trPr>
-          <w:trHeight w:val="418"/>
+          <w:trHeight w:hRule="exact" w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4248" w:type="dxa"/>
-[...322 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC91427" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2016EFA4" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF42765" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="739805BC" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="3087B63D" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE6720A" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Contractor (Sole GP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-418716052"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1CB1D5AF" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5F4B33" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Locum GP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="1266967743"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="630" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7BD4DF4E" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="39A4C3C4" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61670239" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47CD2A29" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D73E7D" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="708501D9" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="0316509E" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F6F945" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Contractor (Shareholder)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-509986608"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1DC56EFC" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3F85C0" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>An Armed Forces GP (Type 1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="1155719887"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="630" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="31FAF1AD" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="4868D2C4" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="75"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1F7DEA" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="752E3C8B" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D59CB9" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62EA0FB1" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="1DEE8ECE" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="786A7E65" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>GP Retainer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-2134081344"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="287FD6B0" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5BEA4A" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>An Armed Forces GP (Type 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="1194963528"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="630" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="2037F63F" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="656C6A93" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="75"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E925FD" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02633ABF" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D17114" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04EBCEE2" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="295AFD48" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B416545" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Health Hero only GP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-563647044"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="66D6AFB4" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551F699A" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Health Hero/Shropdoc/Locum GP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="1786610855"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="630" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="31231149" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="48512AEF" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B36BE1" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="583E5D78" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B94B06A" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4240BAF5" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="07967C31" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE8FC2C" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Shropdoc Only GP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="411F0CA9" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-1810629552"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="5F357FCA" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="227464C4" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Shropdoc &amp; Locum GP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664A7AC2" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-1207641354"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="630" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="52545039" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="7D2912E2" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33272357" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F839BA4" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F6D704" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76A398C7" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="78121D69" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC66D67" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Out of Hours Only GP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-892505265"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="765FC149" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5287088D" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Shropdoc &amp; Health Hero GP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-711570883"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="630" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="215FECF4" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="07FC9967" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="154"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FF3E00" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FFA85C0" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EA0B57" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55C1D45B" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="2F74E487" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0095BEF1" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Out of Hours &amp; Locum GP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="1242288458"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0BCAD1B6" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDBE265" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Other (please state below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="1230964737"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="630" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="548939A2" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0054137F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="47D98558" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="163"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="326FDF5E" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D8E834" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0450B835" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27B78E44" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054137F" w:rsidRPr="0054137F" w14:paraId="0C1712B4" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10260" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EDD551C" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="0054137F" w:rsidRDefault="0054137F" w:rsidP="0054137F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="109081877" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0054137F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...266 lines deleted...]
-            <w:permEnd w:id="1586522311"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:permEnd w:id="109081877"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00BA5374" w:rsidRDefault="0089634C" w:rsidP="00BA5374">
+    <w:p w14:paraId="7CA5648D" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="00BA5374">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00625538">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3605B39B" w14:textId="4735F92F" w:rsidR="00BA5374" w:rsidRPr="009B67FE" w:rsidRDefault="0054137F" w:rsidP="00BA5374">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00625538">
+      <w:r w:rsidR="0089634C" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089634C" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00BA5374">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">indicate </w:t>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00BA5374">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ONE</w:t>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00BA5374">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health Board area you wish to be included in (</w:t>
       </w:r>
-      <w:r w:rsidR="00BA5374">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="009B67FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-        <w:t>a</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>also</w:t>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00BA5374">
+      <w:r w:rsidR="00002905" w:rsidRPr="009B67FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>lso</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, where applicable</w:t>
       </w:r>
-      <w:r w:rsidR="00002905">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="009B67FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>, where applicable</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please indicate the localit</w:t>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00BA5374">
+      <w:r w:rsidR="009B67FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> please indicate the </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ies</w:t>
       </w:r>
-      <w:r w:rsidR="00BA5374">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="009B67FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>l</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within the Health Board)</w:t>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00BA5374">
+      <w:r w:rsidR="009B67FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>ocality within the Health Board)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
+    <w:p w14:paraId="13C8220B" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:permStart w:id="727454591" w:edGrp="everyone"/>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00BA5374">
+    <w:permStart w:id="2112510374" w:edGrp="everyone"/>
+    <w:p w14:paraId="7FCEC693" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00BA5374">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="2064523212"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="006A6A4C">
+          <w:r w:rsidR="006A6A4C" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="727454591"/>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="2112510374"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aneurin Beva</w:t>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n University Local Health Board</w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="279847601" w:edGrp="everyone"/>
-    <w:p w:rsidR="00002905" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00002905">
+    <w:permStart w:id="280057711" w:edGrp="everyone"/>
+    <w:p w14:paraId="3AA4F9A7" w14:textId="40C63ED7" w:rsidR="00002905" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00002905">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1935172320"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="006A6A4C">
+          <w:r w:rsidR="006A6A4C" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="279847601"/>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="280057711"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Blaenau Gwent</w:t>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="009B67FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="1154422319" w:edGrp="everyone"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:permStart w:id="149977516" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-550000485"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1154422319"/>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="149977516"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Monmouthshire </w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="1028553587" w:edGrp="everyone"/>
-    <w:p w:rsidR="00002905" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00002905">
+    <w:permStart w:id="1815218091" w:edGrp="everyone"/>
+    <w:p w14:paraId="660A4612" w14:textId="1065A596" w:rsidR="00002905" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00002905">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="282936031"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1028553587"/>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="1815218091"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Caerphilly</w:t>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="009B67FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="857483591" w:edGrp="everyone"/>
+      <w:permStart w:id="582252772" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="530692520"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="857483591"/>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="582252772"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Torfaen </w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="893190715" w:edGrp="everyone"/>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00002905">
+    <w:permStart w:id="1418136388" w:edGrp="everyone"/>
+    <w:p w14:paraId="332F088A" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRDefault="00EB4327" w:rsidP="00002905">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="258181829"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="893190715"/>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="1418136388"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Newport</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
-      <w:pPr>
+    <w:p w14:paraId="31A3BF64" w14:textId="77777777" w:rsidR="0054137F" w:rsidRPr="00A10A5A" w:rsidRDefault="0054137F" w:rsidP="00002905">
+      <w:pPr>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:permStart w:id="1272648019" w:edGrp="everyone"/>
-    <w:p w:rsidR="00BA5374" w:rsidRDefault="00BE50A4" w:rsidP="00BA5374">
+    <w:permStart w:id="384989419" w:edGrp="everyone"/>
+    <w:p w14:paraId="51EBED5E" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00BA5374">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1130053293"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1272648019"/>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="384989419"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cardiff &amp; Vale University Local Health Board</w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="1008619856" w:edGrp="everyone"/>
-    <w:p w:rsidR="00BC184D" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00BC184D">
+    <w:permStart w:id="432367546" w:edGrp="everyone"/>
+    <w:p w14:paraId="62FE1DD1" w14:textId="77777777" w:rsidR="00BC184D" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00BC184D">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-300848941"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BC184D" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BC184D" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1008619856"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:permEnd w:id="432367546"/>
+      <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BC184D">
+      <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cardiff</w:t>
       </w:r>
-      <w:r w:rsidR="00BC184D" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BC184D" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BC184D">
+      <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BC184D" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="1406082511" w:edGrp="everyone"/>
+      <w:permStart w:id="645489077" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1125157929"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BC184D" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BC184D" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1406082511"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:permEnd w:id="645489077"/>
+      <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BC184D">
+      <w:r w:rsidR="00BC184D" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vale of Glamorgan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
+    <w:p w14:paraId="49CABFA1" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:permStart w:id="1993702054" w:edGrp="everyone"/>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00BA5374">
+    <w:permStart w:id="1670524826" w:edGrp="everyone"/>
+    <w:p w14:paraId="02266220" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00BA5374">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1250418439"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="006A6A4C">
+          <w:r w:rsidR="006A6A4C" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1993702054"/>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="1670524826"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cwm Taf Morgannwg University Local Health Board</w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="693965678" w:edGrp="everyone"/>
-    <w:p w:rsidR="00002905" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00002905">
+    <w:permStart w:id="155986889" w:edGrp="everyone"/>
+    <w:p w14:paraId="158F28EA" w14:textId="77777777" w:rsidR="00002905" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00002905">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1288419956"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="693965678"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:permEnd w:id="155986889"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bridgend</w:t>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="1724849993" w:edGrp="everyone"/>
+      <w:permStart w:id="1838897807" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1038657018"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1724849993"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:permEnd w:id="1838897807"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhondda Cynon Taf </w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="1894215856" w:edGrp="everyone"/>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00002905">
+    <w:permStart w:id="1983457758" w:edGrp="everyone"/>
+    <w:p w14:paraId="302150D5" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00002905">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1710146820"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="006A6A4C">
+          <w:r w:rsidR="006A6A4C" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1894215856"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:permEnd w:id="1983457758"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Merthyr </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
+    <w:p w14:paraId="0926D239" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:permStart w:id="1082072393" w:edGrp="everyone"/>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00BA5374">
+    <w:permStart w:id="931870330" w:edGrp="everyone"/>
+    <w:p w14:paraId="315B9C31" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00BA5374">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="221031341"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1082072393"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:permEnd w:id="931870330"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Swansea Bay University Local Health Board</w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="1040743273" w:edGrp="everyone"/>
-    <w:p w:rsidR="00002905" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00002905">
+    <w:permStart w:id="244713075" w:edGrp="everyone"/>
+    <w:p w14:paraId="2283C238" w14:textId="77777777" w:rsidR="00002905" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00002905">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-557398806"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1040743273"/>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="244713075"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Neath Port Talbot</w:t>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="937257511" w:edGrp="everyone"/>
+      <w:permStart w:id="599741042" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-248658744"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="937257511"/>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="599741042"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Swansea</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
+    <w:p w14:paraId="33BE9D96" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:permStart w:id="171329500" w:edGrp="everyone"/>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00BA5374">
+    <w:permStart w:id="1876301213" w:edGrp="everyone"/>
+    <w:p w14:paraId="32B042A8" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00BA5374">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="732204131"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="171329500"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:permEnd w:id="1876301213"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hywel Dda Local Health Board</w:t>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="200111408" w:edGrp="everyone"/>
-    <w:p w:rsidR="00002905" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00002905">
+    <w:permStart w:id="21639414" w:edGrp="everyone"/>
+    <w:p w14:paraId="2EFA0598" w14:textId="77777777" w:rsidR="00002905" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00002905">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1158694821"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="200111408"/>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="21639414"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Carmarthenshire</w:t>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="679423286" w:edGrp="everyone"/>
+      <w:permStart w:id="1048516897" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1396885720"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="679423286"/>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="1048516897"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Pembrokeshire</w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="1352748252" w:edGrp="everyone"/>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00002905">
+    <w:permStart w:id="1171411904" w:edGrp="everyone"/>
+    <w:p w14:paraId="48B55489" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00002905">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1688368043"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1352748252"/>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="1171411904"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ceredigion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
+    <w:p w14:paraId="6F78EE13" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:permStart w:id="736979208" w:edGrp="everyone"/>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00BA5374">
+    <w:permStart w:id="1341148463" w:edGrp="everyone"/>
+    <w:p w14:paraId="0D5234BC" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00BA5374">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="658658610"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="736979208"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:permEnd w:id="1341148463"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Powys Teaching Local Health Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
+    <w:p w14:paraId="25BDBE14" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00BA5374" w:rsidP="00BA5374">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:permStart w:id="1950904176" w:edGrp="everyone"/>
-    <w:p w:rsidR="00BA5374" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00BA5374">
+    <w:permStart w:id="562192010" w:edGrp="everyone"/>
+    <w:p w14:paraId="7B31DE6D" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00BA5374">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="8958485"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1950904176"/>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="562192010"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bet</w:t>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>si Cadwaladr Local Health Board</w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="671105579" w:edGrp="everyone"/>
-    <w:p w:rsidR="00002905" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00002905">
+    <w:permStart w:id="378158230" w:edGrp="everyone"/>
+    <w:p w14:paraId="432F01A5" w14:textId="77777777" w:rsidR="00002905" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00002905">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-579980406"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="671105579"/>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="378158230"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Flintshir</w:t>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="1172519931" w:edGrp="everyone"/>
+      <w:permStart w:id="384327002" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1107348107"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1172519931"/>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="384327002"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Denbighshire</w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="1112627467" w:edGrp="everyone"/>
-    <w:p w:rsidR="00002905" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00002905">
+    <w:permStart w:id="696743517" w:edGrp="everyone"/>
+    <w:p w14:paraId="7D5EEF21" w14:textId="77777777" w:rsidR="00002905" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00002905">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-179972126"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1112627467"/>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="696743517"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gwynedd</w:t>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="1973053986" w:edGrp="everyone"/>
+      <w:permStart w:id="586766539" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1545328695"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1973053986"/>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="586766539"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Anglesey</w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="1253271914" w:edGrp="everyone"/>
-    <w:p w:rsidR="00002905" w:rsidRPr="00E834E9" w:rsidRDefault="00BE50A4" w:rsidP="00002905">
+    <w:permStart w:id="431322413" w:edGrp="everyone"/>
+    <w:p w14:paraId="3E08BD2C" w14:textId="77777777" w:rsidR="00002905" w:rsidRPr="00A10A5A" w:rsidRDefault="00EB4327" w:rsidP="00002905">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="425693697"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="1253271914"/>
-      <w:r w:rsidR="00BA5374" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="431322413"/>
+      <w:r w:rsidR="00BA5374" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Wrexham</w:t>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="807235038" w:edGrp="everyone"/>
+      <w:permStart w:id="1083669910" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1217782201"/>
           <w15:color w:val="FFFFFF"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+            <w14:checkedState w14:val="2713" w14:font="Arial"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+          <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="807235038"/>
-      <w:r w:rsidR="00002905" w:rsidRPr="00E834E9">
+      <w:permEnd w:id="1083669910"/>
+      <w:r w:rsidR="00002905" w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Conwy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5374" w:rsidRDefault="00BA5374" w:rsidP="0089634C">
+    <w:p w14:paraId="704E284F" w14:textId="77777777" w:rsidR="00BA5374" w:rsidRDefault="00BA5374" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="0144F254" w14:textId="259A64C1" w:rsidR="009B67FE" w:rsidRPr="00A10A5A" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00625538">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>3. Please indicate the capacity you are applying to join the H</w:t>
+        <w:t>. General Medical Practice Indemnity (GMPI) Scheme</w:t>
       </w:r>
-      <w:r w:rsidRPr="00625538">
+    </w:p>
+    <w:p w14:paraId="6A70B7B8" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="00A10A5A" w:rsidRDefault="009B67FE" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9156C0" w14:textId="4F81056F" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Please note that inclusion on the Performers List will be subject to receipt of a satisfactory DBS certificate and overseas Police/Other Suitable Body Report (where appropriate)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB9BA60" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762FB84F" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a GP provides locum services either as a Locum GP or in addition to their primary status, an application for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="009B67FE">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>General Medical Practice Indemnity</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to cover locum services will need to be made which will be subject to joining the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="009B67FE">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>All Wales Locum Register</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBE9AD3" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E464852" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm my primary status is to provide locum services and I wish to opt out of the General Medical Practice Indemnity Scheme.  I therefore attach separate proof of indemnity to support this application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1951706C" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="9"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="436"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009B67FE" w:rsidRPr="009B67FE" w14:paraId="69772515" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="645291CF" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mark X if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-1326815913"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="436" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4EB0A357" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009B67FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1AD686B9" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FB36DB" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044A2E59" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5. GP Appraisal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DD71DA" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A744C9E" w14:textId="2CE0C474" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>I confirm that I have undertaken an appraisal and attach a copy of my most recent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAC3A2B" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C404543" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:id w:val="310069259"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="009B67FE">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:id w:val="206384560"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="009B67FE">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="58E4D803" w14:textId="77777777" w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CBFBFD7" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDCABB2" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5765D41D" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A70E22D" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5495027F" w14:textId="77777777" w:rsidR="009D117D" w:rsidRDefault="009D117D" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E97762" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4763F4EE" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E38FAD" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A000A3F" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AEA414" w14:textId="77777777" w:rsidR="006951E0" w:rsidRPr="00A10A5A" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513578ED" w14:textId="64831F36" w:rsidR="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ealth Board Performers’ List . </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00625538">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Mark X as appropriate.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please Indicate the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practice </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>to Which you are Joining (e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xcept </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>for L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B67FE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ocum GPs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="43FA3263" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3978"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="674"/>
+        <w:gridCol w:w="3169"/>
+        <w:gridCol w:w="2468"/>
+        <w:gridCol w:w="123"/>
+        <w:gridCol w:w="1552"/>
+        <w:gridCol w:w="3128"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A6A4C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+      <w:tr w:rsidR="009B67FE" w:rsidRPr="009B67FE" w14:paraId="73B3E241" w14:textId="77777777" w:rsidTr="009B67FE">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3080D516" w14:textId="6735C263" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2108574794" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ame of Contractor:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7271" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="597B8BED" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B67FE" w:rsidRPr="009B67FE" w14:paraId="61492A8E" w14:textId="77777777" w:rsidTr="009B67FE">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3169" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FBCBAD" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1022774785" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="2108574794"/>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Main Practice Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7271" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C193A0" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B67FE" w:rsidRPr="009B67FE" w14:paraId="43E89DC1" w14:textId="77777777" w:rsidTr="009B67FE">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10440" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF263B9" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1079671824" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="1022774785"/>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B67FE" w:rsidRPr="009B67FE" w14:paraId="5A9E958A" w14:textId="77777777" w:rsidTr="009B67FE">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10440" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF8BE05" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1636396915" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="1079671824"/>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B67FE" w:rsidRPr="009B67FE" w14:paraId="783FAC09" w14:textId="77777777" w:rsidTr="009B67FE">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5637" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DBB32A" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1474501121" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="164583453" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1636396915"/>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5775188A" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Post Code:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3128" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="423B4E82" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B67FE" w:rsidRPr="009B67FE" w14:paraId="62F6CD70" w14:textId="77777777" w:rsidTr="009B67FE">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB7DB2B" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="840793514" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1474501121"/>
+            <w:permEnd w:id="164583453"/>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="00BE50A4" w:rsidP="006A6A4C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Telephone Number of Practice:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="515FCAE0" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B67FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:permEnd w:id="840793514"/>
+      <w:tr w:rsidR="009B67FE" w:rsidRPr="009B67FE" w14:paraId="38F985BB" w14:textId="77777777" w:rsidTr="009B67FE">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10440" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31342844" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I will be providing services under: (please tick one box)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B67FE" w:rsidRPr="009B67FE" w14:paraId="36A57FB5" w14:textId="77777777" w:rsidTr="009B67FE">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10440" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="578C2648" w14:textId="77777777" w:rsidR="009B67FE" w:rsidRPr="009B67FE" w:rsidRDefault="009B67FE" w:rsidP="009B67FE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B67FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A GMS Contract       </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:id w:val="-989391509"/>
-                <w15:color w:val="FFFFFF"/>
+                <w:id w:val="1521045596"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A6A4C" w:rsidRPr="00E834E9">
+                <w:r w:rsidRPr="009B67FE">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A6A4C">
+            <w:r w:rsidRPr="009B67FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...51 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                        or      An APMS Contract    </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:id w:val="418385145"/>
-                <w15:color w:val="FFFFFF"/>
+                <w:id w:val="30077661"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A6A4C" w:rsidRPr="00E834E9">
+                <w:r w:rsidRPr="009B67FE">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A6A4C">
-[...9 lines deleted...]
-            <w:permEnd w:id="62155736"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A6A4C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+    </w:tbl>
+    <w:p w14:paraId="181A9973" w14:textId="77777777" w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192A2891" w14:textId="5DF7F522" w:rsidR="009D117D" w:rsidRDefault="009D117D" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00711504">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Details of Current Inclusion in a Performers List of an Equivalent Organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA4D2FD" w14:textId="77777777" w:rsidR="00711504" w:rsidRDefault="00711504" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5819B1C9" w14:textId="34EA52DA" w:rsidR="00711504" w:rsidRDefault="00711504" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF622C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>name, address, telephone number and contact email address of the Local Health Board/Primary Care Organisation/Health Board on whose performers list you are currently included:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEB2A8A" w14:textId="77777777" w:rsidR="008A30C0" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2965"/>
+        <w:gridCol w:w="7491"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF622C" w14:paraId="7F51B013" w14:textId="77777777" w:rsidTr="008A30C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9ADF4D" w14:textId="2DEC951D" w:rsidR="00EF622C" w:rsidRDefault="00EF622C" w:rsidP="0089634C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="00BE50A4" w:rsidP="006A6A4C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>LHB/PCT/HB Name</w:t>
+            </w:r>
+            <w:r w:rsidR="008A30C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Region)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7491" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:id w:val="975173359"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="570E84F7" w14:textId="49E356F9" w:rsidR="00EF622C" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AC5EB1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="5275768C" w14:textId="77777777" w:rsidR="008A30C0" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF622C" w14:paraId="607E79F1" w14:textId="77777777" w:rsidTr="008A30C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDCB339" w14:textId="3679A6AA" w:rsidR="00EF622C" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7491" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:id w:val="-1603025769"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="74E131ED" w14:textId="1469016B" w:rsidR="00EF622C" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AC5EB1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="5CD48851" w14:textId="77777777" w:rsidR="008A30C0" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF622C" w14:paraId="2D14CDF8" w14:textId="77777777" w:rsidTr="008A30C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F190FAE" w14:textId="675E7B4C" w:rsidR="00EF622C" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Telephone Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7491" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:id w:val="-1521383043"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="44134B4E" w14:textId="6F1A0C7C" w:rsidR="00EF622C" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AC5EB1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="2F7B6D17" w14:textId="77777777" w:rsidR="008A30C0" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF622C" w14:paraId="4C71A6B8" w14:textId="77777777" w:rsidTr="008A30C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="122E68EE" w14:textId="1661BAF6" w:rsidR="00EF622C" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Email Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7491" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:id w:val="84041896"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3FD5FFCF" w14:textId="3581C1A8" w:rsidR="00EF622C" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AC5EB1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="197C3107" w14:textId="77777777" w:rsidR="008A30C0" w:rsidRDefault="008A30C0" w:rsidP="0089634C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="755BFCB7" w14:textId="77777777" w:rsidR="00EF622C" w:rsidRDefault="00EF622C" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540DE8ED" w14:textId="4607A45C" w:rsidR="00635E0D" w:rsidRDefault="004561A5" w:rsidP="001845E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For GPs </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2A56" w:rsidRPr="001845E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">currently included </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04F27" w:rsidRPr="001845E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>in a Local Health Board’s Medical Performers List in Wales,</w:t>
+      </w:r>
+      <w:r w:rsidR="001845E8" w:rsidRPr="001845E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1C56">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I consent to</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC17D9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9720"/>
+        <w:gridCol w:w="741"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00557516" w14:paraId="2216CAA0" w14:textId="77777777" w:rsidTr="00557516">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34439FAB" w14:textId="6372087C" w:rsidR="00557516" w:rsidRPr="00557516" w:rsidRDefault="00557516" w:rsidP="00557516">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592087A6" w14:textId="77777777" w:rsidR="00557516" w:rsidRDefault="00557516" w:rsidP="00557516">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00557516">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Please tick each box to consent</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D500684" w14:textId="28BC5A69" w:rsidR="00E2634D" w:rsidRPr="00557516" w:rsidRDefault="00E2634D" w:rsidP="00557516">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00635E0D" w14:paraId="52C8826F" w14:textId="77777777" w:rsidTr="00557516">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="527BEAFB" w14:textId="315C3CAA" w:rsidR="00214072" w:rsidRPr="00214072" w:rsidRDefault="00635E0D" w:rsidP="00E2634D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="260"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC17D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the release of information held by the Local Health Board on whose performers list I am included in relation to the chronological details of professional experience;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1594515907"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="741" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="76F29199" w14:textId="69C9C82A" w:rsidR="00635E0D" w:rsidRDefault="00214072" w:rsidP="001845E8">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00214072" w14:paraId="48581308" w14:textId="77777777" w:rsidTr="00E2634D">
+        <w:trPr>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4AFF6E" w14:textId="77777777" w:rsidR="00214072" w:rsidRPr="00214072" w:rsidRDefault="00214072" w:rsidP="00214072">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5735DC7A" w14:textId="77777777" w:rsidR="00214072" w:rsidRDefault="00214072" w:rsidP="001845E8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00635E0D" w14:paraId="595B4B8F" w14:textId="77777777" w:rsidTr="00557516">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7140ACDF" w14:textId="6F9E2872" w:rsidR="00214072" w:rsidRPr="00214072" w:rsidRDefault="00635E0D" w:rsidP="00E2634D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="260"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B3ABE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the release of the information held by the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Local Health Board</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B3ABE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on whose performers list I am included in relation to clinical references covering two recent posts (which may include any current post) as a performer which lasted at least three months without a significant break</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B3ABE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="502866533"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="741" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="5934CAF7" w14:textId="6239774D" w:rsidR="00635E0D" w:rsidRDefault="00214072" w:rsidP="001845E8">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00214072" w14:paraId="63013C60" w14:textId="77777777" w:rsidTr="00E2634D">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7869369D" w14:textId="77777777" w:rsidR="00214072" w:rsidRPr="00214072" w:rsidRDefault="00214072" w:rsidP="00214072">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="776118CC" w14:textId="77777777" w:rsidR="00214072" w:rsidRDefault="00214072" w:rsidP="001845E8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00635E0D" w14:paraId="2BA7A9E5" w14:textId="77777777" w:rsidTr="00557516">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E6E8105" w14:textId="54B1E5A8" w:rsidR="00635E0D" w:rsidRPr="00214072" w:rsidRDefault="00635E0D" w:rsidP="00E2634D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="260" w:hanging="364"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13375">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the release of information held by the Local Health Board relating to my medical qualifications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-1824272577"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="10586F04" w14:textId="697C87B1" w:rsidR="00244B08" w:rsidRDefault="00214072" w:rsidP="001845E8">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3AE521ED" w14:textId="77777777" w:rsidR="000132C3" w:rsidRDefault="000132C3" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCF450D" w14:textId="1A011F60" w:rsidR="000132C3" w:rsidRDefault="000132C3" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Please note, th</w:t>
+      </w:r>
+      <w:r w:rsidR="00244B08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e above</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is only relevant to GP’s who are currently listed on a Local Health Board’s Medical Performers List in Wales.  If you are listed on an NHS England, Scotland or Northern Ireland Performers List, you must complete all fields in Section 7 below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D7311B" w14:textId="77777777" w:rsidR="000132C3" w:rsidRDefault="000132C3" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A05BDD" w14:textId="77777777" w:rsidR="00244B08" w:rsidRDefault="00244B08" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7906761E" w14:textId="77777777" w:rsidR="00244B08" w:rsidRDefault="00244B08" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A82ADB7" w14:textId="77777777" w:rsidR="00244B08" w:rsidRPr="00711504" w:rsidRDefault="00244B08" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77AAA055" w14:textId="7FAC852E" w:rsidR="00EA5B0D" w:rsidRDefault="000132C3" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7AAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Supporting Information</w:t>
+      </w:r>
+      <w:r w:rsidR="000D00EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (to be completed by GP’s who are currently included on a Performers List in NHS England, Scotland or Northern Ireland)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A973DEE" w14:textId="77777777" w:rsidR="00F26510" w:rsidRDefault="00F26510" w:rsidP="0089634C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A716DA3" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> names and addresses of two referees who are willing to provide clinical references and whose names </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>are included in the GMC’s GP Register or Specialist Register.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C87E29A" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640D065C" w14:textId="47154184" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>An example of acceptable</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44A0E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>referees would be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B9DE26" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>For GP Registrars:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GP or Consultant Referees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8C32C5" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>All other applicants:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Two GP Referees would be preferable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108476AD" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C98CC9" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Please note that your chosen referees should be relevant to the position you are applying for and should normally be representatives of your last two relevant clinical posts (which may include any current post), where that employment lasted for a continuous period of at least three months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032ACEDE" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C4ED7F1" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is your responsibility to make sure that your referees are expecting to be contacted and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>are in a position to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide you with a reference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BF025C" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15CA4AAE" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>If the above is not possible a full explanation must be given below.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="6858A898" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9FC517" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="444865261" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="7C1FC3E2" w14:textId="77777777" w:rsidTr="00AB043D">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C48B3A0" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="573530659" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="444865261"/>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:permEnd w:id="573530659"/>
+    </w:tbl>
+    <w:p w14:paraId="69AAAF3C" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54116DA2" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referees </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>must not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be related to you.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1255"/>
+        <w:gridCol w:w="3780"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="4140"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="0E17E858" w14:textId="77777777" w:rsidTr="00924EB5">
+        <w:trPr>
+          <w:trHeight w:val="644"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA7BBB7" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1687430565" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1280394536" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD9297B" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221930E6" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B759988" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="298FD62B" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="04561081" w14:textId="77777777" w:rsidTr="00924EB5">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46393EB3" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1462637487" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1162828513" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1687430565"/>
+            <w:permEnd w:id="1280394536"/>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D2744DA" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06892149" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CEA8F0" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7433DA99" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="7BF236AD" w14:textId="77777777" w:rsidTr="00924EB5">
+        <w:trPr>
+          <w:trHeight w:val="519"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C3CE25" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="353581887" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="280634116" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1462637487"/>
+            <w:permEnd w:id="1162828513"/>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16C864DE" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D26334" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42349177" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BD5852" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:permEnd w:id="353581887"/>
+      <w:permEnd w:id="280634116"/>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="2CB86E7C" w14:textId="77777777" w:rsidTr="00924EB5">
+        <w:trPr>
+          <w:trHeight w:val="519"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1628727A" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>GMC No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BC6DE4" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD086D0" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>GMC No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD0C23C" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="5BD91378" w14:textId="77777777" w:rsidTr="00924EB5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A735A19" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1803842817" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1630040213" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Full Postal Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76543CC2" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18ABC9DA" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="116B6EEA" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="618ABBC1" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2251D686" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Full Postal Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="389F8C60" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="0B81974F" w14:textId="77777777" w:rsidTr="00924EB5">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CCBF35" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="956201012" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1490892221" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1803842817"/>
+            <w:permEnd w:id="1630040213"/>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telephone </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D01B37" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B0C0FB" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE83945" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Telephone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE9EEF9" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="437E3D01" w14:textId="77777777" w:rsidTr="00924EB5">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="059664CE" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1016949675" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="266671465" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="956201012"/>
+            <w:permEnd w:id="1490892221"/>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fax</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75A5E1AA" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CF24C0" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C1CC77" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fax</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CDCEAC" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="536CD031" w14:textId="77777777" w:rsidTr="00924EB5">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF722C2" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1998128063" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1539720391" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1016949675"/>
+            <w:permEnd w:id="266671465"/>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FFD4CB0" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0373B81C" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="096AB82E" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E28846A" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="11C28683" w14:textId="77777777" w:rsidTr="00924EB5">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="107BC10B" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="177737795" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1179456744" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1998128063"/>
+            <w:permEnd w:id="1539720391"/>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dates worked with this person </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A98348" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="601E5B83" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dates worked with this person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A9A243" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F26510" w:rsidRPr="00F26510" w14:paraId="7F5471E2" w14:textId="77777777" w:rsidTr="00924EB5">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAEFC78" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1384925374" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="2003566617" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="177737795"/>
+            <w:permEnd w:id="1179456744"/>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>In what capacity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A18803A" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FC1BFF" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26510">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>In what capacity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACAC0D4" w14:textId="77777777" w:rsidR="00F26510" w:rsidRPr="00F26510" w:rsidRDefault="00F26510" w:rsidP="00F26510">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:permEnd w:id="1384925374"/>
+      <w:permEnd w:id="2003566617"/>
+    </w:tbl>
+    <w:p w14:paraId="22C8EAF6" w14:textId="77777777" w:rsidR="00F231C1" w:rsidRDefault="00F231C1" w:rsidP="00F231C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FCAEBD0" w14:textId="77777777" w:rsidR="00E51482" w:rsidRDefault="00E51482" w:rsidP="00F231C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B8D2D68" w14:textId="77777777" w:rsidR="00E51482" w:rsidRDefault="00E51482" w:rsidP="00F231C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0758833D" w14:textId="77777777" w:rsidR="00E51482" w:rsidRDefault="00E51482" w:rsidP="00F231C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08570A5C" w14:textId="77777777" w:rsidR="00E51482" w:rsidRDefault="00E51482" w:rsidP="00F231C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116CED84" w14:textId="596A3F7D" w:rsidR="00EA5B0D" w:rsidRDefault="00F231C1" w:rsidP="00F231C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F231C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Please list your career history in date order commencing with your first Clinical Post</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F231C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(including hospital appointments and General Practice).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F231C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Please provide full supporting particulars of your experience (including overseas travel and personal reasons).  If you have been dismissed from any post, you must give the reasons for that dismissal.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10435" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3757"/>
+        <w:gridCol w:w="2718"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="2DD34594" w14:textId="77777777" w:rsidTr="00C44A0E">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="077F7667" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experience/Appointment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(please include organisation name, address and supporting particulars for each post)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEE0B3C" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of Experience </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>(please indicate the relevant type)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A31D105" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Date From</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="542C6696" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Date To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4668640E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Reason for Leaving</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="7ABCF6CD" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D21061A" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="259292989" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1889405077" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="432947084" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="2010063793" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+          </w:p>
+          <w:p w14:paraId="16F3C3ED" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20B02295" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="202B6C8C" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:id w:val="859708990"/>
-                <w15:color w:val="FFFFFF"/>
+                <w:id w:val="-1546524728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A6A4C" w:rsidRPr="00E834E9">
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A6A4C">
-[...16 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CEFF619" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...29 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:id w:val="2104062241"/>
-                <w15:color w:val="FFFFFF"/>
+                <w:id w:val="-1916935434"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A6A4C" w:rsidRPr="00E834E9">
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A6A4C">
-[...18 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC1029C" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...30 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:id w:val="1013807261"/>
-                <w15:color w:val="FFFFFF"/>
+                <w:id w:val="-551698472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A6A4C" w:rsidRPr="00E834E9">
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A6A4C">
-[...16 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="738DF93B" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...21 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="00BE50A4" w:rsidP="006A6A4C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="289F2F1E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDF4DEA" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="4129B689" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E550CC9" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1298015476" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="437015097" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="518420378" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1162938256" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="259292989"/>
+            <w:permEnd w:id="1889405077"/>
+            <w:permEnd w:id="432947084"/>
+            <w:permEnd w:id="2010063793"/>
+          </w:p>
+          <w:p w14:paraId="5FD84DAA" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08285A03" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F11E41C" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C68B06F" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:id w:val="2033368671"/>
-                <w15:color w:val="FFFFFF"/>
+                <w:id w:val="-547065483"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A6A4C" w:rsidRPr="00E834E9">
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A6A4C">
-[...18 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="174556E3" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...30 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:id w:val="663666972"/>
-                <w15:color w:val="FFFFFF"/>
+                <w:id w:val="-96953155"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A6A4C" w:rsidRPr="00E834E9">
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A6A4C">
-[...16 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A22FDA8" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...30 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:id w:val="633685025"/>
-                <w15:color w:val="FFFFFF"/>
+                <w:id w:val="1690112013"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A6A4C" w:rsidRPr="00E834E9">
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A6A4C">
-[...18 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6A02E8" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...21 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="00BE50A4" w:rsidP="006A6A4C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFE2ED5" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E579631" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="0F58AA98" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="784C6C59" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="122880186" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1762731819" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="2014212146" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="297931576" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1298015476"/>
+            <w:permEnd w:id="437015097"/>
+            <w:permEnd w:id="518420378"/>
+            <w:permEnd w:id="1162938256"/>
+          </w:p>
+          <w:p w14:paraId="26E59695" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50CE9C88" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2157F569" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:id w:val="-1482918894"/>
-                <w15:color w:val="FFFFFF"/>
+                <w:id w:val="-1790974891"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A6A4C" w:rsidRPr="00E834E9">
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A6A4C">
-[...16 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="008A54BA" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="466E751E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:id w:val="446903069"/>
-                <w15:color w:val="FFFFFF"/>
+                <w:id w:val="-219134874"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A6A4C" w:rsidRPr="00E834E9">
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A6A4C">
-[...18 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168FCDAD" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...26 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:id w:val="-975454012"/>
-                <w15:color w:val="FFFFFF"/>
+                <w:id w:val="1226099578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2713" w14:font="Arial Unicode MS"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A6A4C" w:rsidRPr="00E834E9">
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A6A4C">
-[...16 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRPr="0089634C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D22E28" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bCs/>
-[...11 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4172E0" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...14 lines deleted...]
-          <w:p w:rsidR="006A6A4C" w:rsidRDefault="006A6A4C" w:rsidP="006A6A4C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E0B3A5" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...36 lines deleted...]
-            <w:permEnd w:id="433278180"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="70F8FB3C" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5795410A" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="205747801" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="949818123" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="947919484" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="129317988" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="122880186"/>
+            <w:permEnd w:id="1762731819"/>
+            <w:permEnd w:id="2014212146"/>
+            <w:permEnd w:id="297931576"/>
+          </w:p>
+          <w:p w14:paraId="13ED02D7" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06929C4B" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4182A6D6" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="1144010368"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C47456B" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="451219172"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="653F065E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1791815143"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE41E96" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7376438B" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0A30A5" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="600B7427" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACB3013" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1835165922" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1244664090" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="1935759698" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="227942265" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="205747801"/>
+            <w:permEnd w:id="949818123"/>
+            <w:permEnd w:id="947919484"/>
+            <w:permEnd w:id="129317988"/>
+          </w:p>
+          <w:p w14:paraId="00000560" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BDAD765" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3585F4EA" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="1453670710"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F11979C" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="302967871"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F23D60" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1768384266"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38294F89" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DD156F" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="738C14EB" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="73121785" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3273F4E1" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1691121420" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1241195493" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="1149462082" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1936924466" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1835165922"/>
+            <w:permEnd w:id="1244664090"/>
+            <w:permEnd w:id="1935759698"/>
+            <w:permEnd w:id="227942265"/>
+          </w:p>
+          <w:p w14:paraId="2586271E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26977966" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C190D2E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="847599380"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="081B705C" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-376013253"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB23A50" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-24246463"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1373CE15" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB5A5E3" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA9E063" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="366205C3" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="181D3631" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1749898171" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="551295264" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="1664698658" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="159138490" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1691121420"/>
+            <w:permEnd w:id="1241195493"/>
+            <w:permEnd w:id="1149462082"/>
+            <w:permEnd w:id="1936924466"/>
+          </w:p>
+          <w:p w14:paraId="33B4A66E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34619F61" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="202C28C7" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="1566452486"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59251A48" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-449008281"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F6E1AA3" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1352485571"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E00E14A" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CFBA4F" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="362B4E27" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="45C78BC8" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6983CA47" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="805833999" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="638144301" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="995119500" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1021783617" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1749898171"/>
+            <w:permEnd w:id="551295264"/>
+            <w:permEnd w:id="1664698658"/>
+            <w:permEnd w:id="159138490"/>
+          </w:p>
+          <w:p w14:paraId="7FF3E7B8" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B0D8D8E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FC6969" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="655028086"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B64BF68" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-496492064"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530FBF96" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-474760933"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E35D049" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11843E7D" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="195DFD35" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="43223394" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134A53F9" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2127568697" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="334514497" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="1386552703" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1901674089" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="805833999"/>
+            <w:permEnd w:id="638144301"/>
+            <w:permEnd w:id="995119500"/>
+            <w:permEnd w:id="1021783617"/>
+          </w:p>
+          <w:p w14:paraId="2584228B" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="592DF2FB" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CF61C5" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1268615367"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E6B38E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="861706214"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45834B7E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1317178201"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F3F2D2" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B73829" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF23685" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="1C4AA517" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12219580" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="938287343" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1786268949" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="1583570251" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="376067147" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="2127568697"/>
+            <w:permEnd w:id="334514497"/>
+            <w:permEnd w:id="1386552703"/>
+            <w:permEnd w:id="1901674089"/>
+          </w:p>
+          <w:p w14:paraId="2D711615" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66690183" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-698849887"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="656BEF48" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="954603926"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C77E2F" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-600105683"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1840D9E5" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF3F3BF" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDA99CA" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="7A1C7F3D" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4370F1FC" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1158679610" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="785991211" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="1859220753" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1214517420" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="938287343"/>
+            <w:permEnd w:id="1786268949"/>
+            <w:permEnd w:id="1583570251"/>
+            <w:permEnd w:id="376067147"/>
+          </w:p>
+          <w:p w14:paraId="5F002404" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="237294A2" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBCC2E5" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="1338658508"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D8DC64C" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="1261722997"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52FD3C3B" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1288882135"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FC8F7B" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1938AE" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A01A44" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="0350F0DF" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="324A2D83" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="596730260" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="529078433" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="1966830896" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1805068436" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1158679610"/>
+            <w:permEnd w:id="785991211"/>
+            <w:permEnd w:id="1859220753"/>
+            <w:permEnd w:id="1214517420"/>
+          </w:p>
+          <w:p w14:paraId="62C0D939" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B5A495C" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BD063E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="150568182"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA55EB9" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="1126970229"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="122FD61F" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="1638837673"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="503620ED" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="479A10BE" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C813165" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="6D82DAD2" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5335542E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="967655062" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="722367039" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="1515086753" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="793719785" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="596730260"/>
+            <w:permEnd w:id="529078433"/>
+            <w:permEnd w:id="1966830896"/>
+            <w:permEnd w:id="1805068436"/>
+          </w:p>
+          <w:p w14:paraId="3FEB5942" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42CBFCB6" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26AAB3C0" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBE9A39" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1245482788"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="142F75DE" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-237401156"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC9948B" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-31352921"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F54A2F6" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFCAAFB" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34384383" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008549D2" w:rsidRPr="00F231C1" w14:paraId="4C2B5EE2" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50118926" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="341913456" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1933707517" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permStart w:id="511470913" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="901068974" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="967655062"/>
+            <w:permEnd w:id="722367039"/>
+            <w:permEnd w:id="1515086753"/>
+            <w:permEnd w:id="793719785"/>
+          </w:p>
+          <w:p w14:paraId="4BC74F25" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4277699D" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1B72C4" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="2032227066"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> General Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A0EB507" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1584061921"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71438FB4" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="00EB4327" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="1005334542"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008549D2" w:rsidRPr="00F231C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47ECD524" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B99D85" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DCD02E" w14:textId="77777777" w:rsidR="008549D2" w:rsidRPr="00F231C1" w:rsidRDefault="008549D2" w:rsidP="008549D2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    <w:permEnd w:id="341913456"/>
+    <w:permEnd w:id="1933707517"/>
+    <w:permEnd w:id="511470913"/>
+    <w:permEnd w:id="901068974"/>
+    <w:p w14:paraId="255D453E" w14:textId="02F7049B" w:rsidR="0089634C" w:rsidRPr="00A10A5A" w:rsidRDefault="00C44A0E" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0089634C" w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>Practice Details</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Consents, Declarations and Undertakings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2526" w:rsidRPr="00F157CA" w:rsidRDefault="00CA2526" w:rsidP="00CA2526">
-[...393 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="06362B07" w14:textId="77777777" w:rsidR="0089634C" w:rsidRPr="00A10A5A" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...31 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...229 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00353DEB" w:rsidRDefault="00353DEB" w:rsidP="00B654E6">
-      <w:pPr>
+    <w:p w14:paraId="671D544D" w14:textId="4D4EA39C" w:rsidR="0089634C" w:rsidRPr="00A10A5A" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please complete the specific undertakings and declarations outlined in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Annex 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00353DEB">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, by indicating Yes/No.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>In the event a GP is not covered by the GMPI Scheme, evidence of appropriate indemnity arrangement which provides the GP with cover in respect of liabilities that may be incurred when carrying out NHS services must be provided.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If you answer yes to any of these questions, please provide full details on a separate sheet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B654E6" w:rsidRPr="00625538" w:rsidRDefault="00B654E6" w:rsidP="0089634C">
-[...8 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w14:paraId="6B3806FB" w14:textId="77777777" w:rsidR="0089634C" w:rsidRPr="00A10A5A" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="00A46DFD" w:rsidP="0089634C">
+    <w:p w14:paraId="54D5E977" w14:textId="77777777" w:rsidR="0089634C" w:rsidRPr="00A10A5A" w:rsidRDefault="0089634C" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...214 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="1052BA23" w14:textId="4D9C6CD5" w:rsidR="0089634C" w:rsidRPr="00C13375" w:rsidRDefault="0089634C" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00625538">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13375">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">the release of information held by the primary care organisation on whose performers list I am included in relation to the chronological details of professional experience.  </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shared Services Partnership sharing my contact details with the relevant Local Medical Committee and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13375">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Education Improvement Wales (HEIW). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="118449C5" w14:textId="25E6BB20" w:rsidR="002D4186" w:rsidRPr="00C13375" w:rsidRDefault="002D4186" w:rsidP="002D4186">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">the release of the information held by the primary care organisation on whose performers list I am  included in relation to clinical references covering two recent posts (which may include any current post) as a performer which lasted at least three months without a significant break.  </w:t>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13375">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I consent to the Local Health Board </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C13375">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>making contact with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C13375">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any organisation it deems necessary to verify or validate any of the information I have provided in this application. This includes any current or former employer; a body corporate; the holder of any list; any regulatory or other body. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...9 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="445542C6" w14:textId="77777777" w:rsidR="0089634C" w:rsidRPr="00EA67D2" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...85 lines deleted...]
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="15EF8ED5" w14:textId="00E35751" w:rsidR="0089634C" w:rsidRPr="00A10A5A" w:rsidRDefault="0089634C" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00625538">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">I declare </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I declare</w:t>
       </w:r>
-      <w:r w:rsidRPr="00625538">
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="2247403F" w14:textId="77777777" w:rsidR="0089634C" w:rsidRPr="00A10A5A" w:rsidRDefault="0089634C" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="22787393" w14:textId="1F7D3EB3" w:rsidR="0089634C" w:rsidRPr="00A10A5A" w:rsidRDefault="0089634C" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00625538">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve">I am a fully registered medical practitioner and I am included in the medical register in the name shown at the beginning of this form. </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I am a fully registered medical practitioner</w:t>
+      </w:r>
+      <w:r w:rsidR="00613A84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I am included in the medical register in the name shown at the beginning of this form. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="01F69B35" w14:textId="77777777" w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00625538">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I give the above undertakings, declarations and consent and hereby declare </w:t>
       </w:r>
-      <w:r w:rsidRPr="00625538">
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="00625538">
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>that the information given here, and on any continuation sheet, is true and complete.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="59FDFF45" w14:textId="2E462E7F" w:rsidR="00B31FBF" w:rsidRPr="002F450C" w:rsidRDefault="00B31FBF" w:rsidP="00B31FBF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31FBF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have read and agree to all the declarations and undertakings outlined in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31FBF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Annex 2 and Annex 3</w:t>
+      </w:r>
+      <w:r w:rsidR="002F450C" w:rsidRPr="002F450C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F450C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A44BD5" w14:textId="77777777" w:rsidR="00B31FBF" w:rsidRPr="00A10A5A" w:rsidRDefault="00B31FBF" w:rsidP="00B31FBF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431A7295" w14:textId="77777777" w:rsidR="009B0920" w:rsidRPr="00A10A5A" w:rsidRDefault="009B0920" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0920" w:rsidRPr="00625538" w:rsidRDefault="009B0920" w:rsidP="0089634C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E834E9" w:rsidRPr="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+    <w:p w14:paraId="68AA8888" w14:textId="77777777" w:rsidR="00E834E9" w:rsidRPr="00A10A5A" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="283FA3DE" wp14:editId="2C7E3A24">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49B1A3A8" wp14:editId="3EE03FF8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>771111</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2360930" cy="829310"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="27940"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="21832"/>
                     <wp:lineTo x="21635" y="21832"/>
                     <wp:lineTo x="21635" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2360930" cy="829310"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
-[...1 lines deleted...]
-                            <w:permEnd w:id="1563165798"/>
+                          <w:p w14:paraId="2B54AD64" w14:textId="77777777" w:rsidR="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+                            <w:permStart w:id="226710239" w:edGrp="everyone"/>
+                            <w:permEnd w:id="226710239"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="283FA3DE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="49B1A3A8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:60.7pt;margin-top:.75pt;width:185.9pt;height:65.3pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/IO4FJAIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3acZHdjxVlts01V&#10;aXuRdvsBGOMYFRgKJHb69R1wNo227UtVHhDDDIeZc2ZWt4NW5CCcl2AqOp3klAjDoZFmV9GvT9s3&#10;N5T4wEzDFBhR0aPw9Hb9+tWqt6UooAPVCEcQxPiytxXtQrBllnneCc38BKww6GzBaRbQdLuscaxH&#10;dK2yIs+vsh5cYx1w4T3e3o9Ouk74bSt4+Ny2XgSiKoq5hbS7tNdxz9YrVu4cs53kpzTYP2ShmTT4&#10;6RnqngVG9k7+BqUld+ChDRMOOoO2lVykGrCaaf6imseOWZFqQXK8PdPk/x8s/3T44ohsKlpMrykx&#10;TKNIT2II5C0MpIj89NaXGPZoMTAMeI06p1q9fQD+zRMDm46ZnbhzDvpOsAbzm8aX2cXTEcdHkLr/&#10;CA1+w/YBEtDQOh3JQzoIoqNOx7M2MRWOl8XsKl/O0MXRd1MsZ9MkXsbK59fW+fBegCbxUFGH2id0&#10;dnjwIWbDyueQ+JkHJZutVCoZbldvlCMHhn2yTSsV8CJMGdJXdLkoFiMBf4XI0/oThJYBG15JjVWc&#10;g1gZaXtnmtSOgUk1njFlZU48RupGEsNQDyddamiOyKiDsbFxEPHQgftBSY9NXVH/fc+coER9MKjK&#10;cjqfxylIxnxxXaDhLj31pYcZjlAVDZSMx01IkxMJM3CH6rUyERtlHjM55YrNmvg+DVachks7Rf0a&#10;//VPAAAA//8DAFBLAwQUAAYACAAAACEA+yIx0N0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wW7CMBBE75X6D9ZW6q04CVCVNA6qkLhwa4pajiZe4kC8jmID4e+7PZXbPs1odqZYjq4TFxxC60lB&#10;OklAINXetNQo2H6tX95AhKjJ6M4TKrhhgGX5+FDo3PgrfeKlio3gEAq5VmBj7HMpQ23R6TDxPRJr&#10;Bz84HRmHRppBXzncdTJLklfpdEv8weoeVxbrU3V2CsIpXc9//HFrd5ubrY679rvdrJR6fho/3kFE&#10;HOO/Gf7qc3UoudPen8kE0TFn6YytfMxBsD5bTDMQe+ZploIsC3m/oPwFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAfyDuBSQCAABGBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA+yIx0N0AAAAJAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:60.7pt;margin-top:.75pt;width:185.9pt;height:65.3pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5zDCQEAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3acZLux4qy22aaq&#10;tL1I234AxjhGBYYCiZ1+/Q44m4227UtVHhDDDIeZM2dWN4NW5CCcl2AqOp3klAjDoZFmV9Hv37Zv&#10;rinxgZmGKTCiokfh6c369atVb0tRQAeqEY4giPFlbyvahWDLLPO8E5r5CVhh0NmC0yyg6XZZ41iP&#10;6FplRZ5fZT24xjrgwnu8vRuddJ3w21bw8KVtvQhEVRRzC2l3aa/jnq1XrNw5ZjvJT2mwf8hCM2nw&#10;0zPUHQuM7J38DUpL7sBDGyYcdAZtK7lINWA10/xFNQ8dsyLVguR4e6bJ/z9Y/vnwYL86EoZ3MGAD&#10;UxHe3gP/4YmBTcfMTtw6B30nWIMfTyNlWW99eXoaqfaljyB1/wkabDLbB0hAQ+t0ZAXrJIiODTie&#10;SRdDIBwvi9lVvpyhi6PvuljOpqkrGSufXlvnwwcBmsRDRR02NaGzw70PMRtWPoXEzzwo2WylUslw&#10;u3qjHDkwFMA2rVTAizBlSF/R5aJYjAT8FSJP608QWgZUspIaqzgHsTLS9t40SWeBSTWeMWVlTjxG&#10;6kYSw1APGBj5rKE5IqMORsXihOGhA/eLkh7VWlH/c8+coER9NNiV5XQ+j/JOxnzxtkDDXXrqSw8z&#10;HKEqGigZj5uQRiISZuAWu9fKROxzJqdcUYWJ79PERJlf2inqea7XjwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPsiMdDdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuqtOAlQlTQO&#10;qpC4cGuKWo4mXuJAvI5iA+Hvuz2V2z7NaHamWI6uExccQutJQTpJQCDV3rTUKNh+rV/eQISoyejO&#10;Eyq4YYBl+fhQ6Nz4K33ipYqN4BAKuVZgY+xzKUNt0ekw8T0Sawc/OB0Zh0aaQV853HUyS5JX6XRL&#10;/MHqHlcW61N1dgrCKV3Pf/xxa3ebm62Ou/a73ayUen4aP95BRBzjvxn+6nN1KLnT3p/JBNExZ+mM&#10;rXzMQbA+W0wzEHvmaZaCLAt5v6D8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADnMMJAQ&#10;AgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPsi&#10;MdDdAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
-[...1 lines deleted...]
-                      <w:permEnd w:id="1563165798"/>
+                    <w:p w14:paraId="2B54AD64" w14:textId="77777777" w:rsidR="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+                      <w:permStart w:id="226710239" w:edGrp="everyone"/>
+                      <w:permEnd w:id="226710239"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E834E9">
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Signed: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E834E9" w:rsidRPr="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+    <w:p w14:paraId="7144B167" w14:textId="77777777" w:rsidR="00E834E9" w:rsidRPr="00A10A5A" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E834E9" w:rsidRPr="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+    <w:p w14:paraId="7356C11D" w14:textId="77777777" w:rsidR="00E834E9" w:rsidRPr="00A10A5A" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E834E9" w:rsidRPr="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+    <w:p w14:paraId="623B69BF" w14:textId="77777777" w:rsidR="00E834E9" w:rsidRPr="00A10A5A" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E834E9" w:rsidRPr="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+    <w:p w14:paraId="1C54BA1A" w14:textId="77777777" w:rsidR="00E834E9" w:rsidRPr="00A10A5A" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+    <w:p w14:paraId="797438A1" w14:textId="77777777" w:rsidR="00E834E9" w:rsidRPr="00A10A5A" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E834E9" w:rsidRPr="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E834E9">
+    <w:p w14:paraId="668480B6" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="00E834E9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AAD79BD" w14:textId="3383E8BE" w:rsidR="00E834E9" w:rsidRPr="00A10A5A" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Full Name: </w:t>
       </w:r>
-      <w:permStart w:id="542383052" w:edGrp="everyone"/>
+      <w:permStart w:id="78779215" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-956796541"/>
           <w:placeholder>
             <w:docPart w:val="B290436BEC6F4E7495EC37817F5093CC"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FFFFFF"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:b/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00E834E9">
+          <w:r w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:sz w:val="22"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00E834E9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:permEnd w:id="542383052"/>
-      <w:r w:rsidRPr="00E834E9">
+      <w:permEnd w:id="78779215"/>
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E834E9">
+      <w:r w:rsidRPr="00A10A5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
-      <w:permStart w:id="2045338006" w:edGrp="everyone"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:permStart w:id="1707760488" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
-            <w:sz w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="822240848"/>
           <w:placeholder>
             <w:docPart w:val="AEE33EB5D97549CD87D95DDB7C3912E6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FFFFFF"/>
           <w15:appearance w15:val="tags"/>
           <w:date w:fullDate="2019-04-02T00:00:00Z">
             <w:dateFormat w:val="dd MMMM yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00E834E9">
+          <w:r w:rsidRPr="00A10A5A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:sz w:val="22"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00E834E9">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E834E9">
-[...6 lines deleted...]
-      <w:permEnd w:id="2045338006"/>
+      <w:permEnd w:id="1707760488"/>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="6C242E3C" w14:textId="77777777" w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E834E9" w:rsidRPr="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="0089634C">
+    <w:p w14:paraId="402BF18D" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE428A" w:rsidRPr="00E834E9" w:rsidRDefault="00CE428A" w:rsidP="0089634C">
+    <w:p w14:paraId="25C00C59" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE79E7" w:rsidRDefault="00AE79E7" w:rsidP="00AE79E7">
-[...22 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="322681AA" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE79E7" w:rsidRDefault="00AE79E7" w:rsidP="00AE79E7">
-[...11 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="33E2FA61" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE79E7" w:rsidRDefault="00AE79E7" w:rsidP="00AE79E7">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="560AC526" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE79E7" w:rsidRDefault="00AE79E7" w:rsidP="00AE79E7">
-[...11 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="3171D4B2" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE79E7" w:rsidRDefault="00AE79E7" w:rsidP="00AE79E7">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5E2C4991" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE79E7" w:rsidRDefault="00AE79E7" w:rsidP="00AE79E7">
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="3737F63D" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE79E7" w:rsidRDefault="00AE79E7" w:rsidP="00AE79E7">
-[...29 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="6C2C7395" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE79E7" w:rsidRDefault="00AE79E7" w:rsidP="00AE79E7">
-[...11 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="3FF5777E" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...12 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="6305FBFB" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE428A" w:rsidRDefault="00CE428A">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5606C63A" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+    <w:p w14:paraId="6D8AAB72" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638EA04C" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67BBE0E8" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56AB9ACA" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07651FBD" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296FFB02" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5775EAA6" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602FAF52" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F0C696" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7599C3D2" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE8052C" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D97F3A" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514F7724" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751B11D0" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21155A9D" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D853375" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284D8DC1" w14:textId="77777777" w:rsidR="006951E0" w:rsidRDefault="006951E0" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E18ABC8" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D2B4B5" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620423A5" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BDF0AA6" w14:textId="77777777" w:rsidR="00AD3883" w:rsidRDefault="00AD3883" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C7F269" w14:textId="77777777" w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidRDefault="00E834E9" w:rsidP="00924EB5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="1CAB4B16" w14:textId="77777777" w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Specific Declarations and Undertakings </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="726C5F06" w14:textId="77777777" w:rsidR="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3E6623" w14:textId="210B1436" w:rsidR="009E707A" w:rsidRDefault="003C7F5F" w:rsidP="003C7F5F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E5ACA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>If you have answered yes to any of the above questions, please provide full details on a separate sheet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5ACA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9468" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="71"/>
+        <w:tblW w:w="10239" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8208"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="534"/>
+        <w:gridCol w:w="8265"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="00727C7D">
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="40AEB11A" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1966E99C" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1CCDC1" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="180E34EA" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089634C">
+            <w:r w:rsidRPr="007738C1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7410B9A4" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089634C">
+            <w:r w:rsidRPr="007738C1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="00E834E9">
-[...10 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="02F4F719" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CD1B46" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="985886842" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(a) Have you any outstanding applications, including a deferred application, to be included in </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9C0454" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>any list of another HB/PCO</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>?</w:t>
-[...43 lines deleted...]
-                <w:r w:rsidR="006A6A4C">
+              <w:t>Have you any outstanding applications, including a deferred application, to be included in any list of another LHB or equivalent body?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1393195291"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5F5ED152" w14:textId="1F484A0A" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00E74C24" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
-[...48 lines deleted...]
-                <w:r w:rsidR="006A6A4C">
+                </w:pPr>
+                <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="295490572"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="53912994" w14:textId="207E4C51" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00E74C24" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="309C6586" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB835E1" w14:textId="77777777" w:rsidR="002F450C" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F7AA44" w14:textId="77777777" w:rsidR="002F450C" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, please provide details: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="381061569"/>
+                <w:placeholder>
+                  <w:docPart w:val="B667EE121C01472D96F764AB8DF50E26"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00AC5EB1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+          <w:p w14:paraId="534BE602" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="935668689" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
-[...18 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00BE50A4" w:rsidP="00E834E9">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C3BA30" w14:textId="1E8239A9" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCA86A5" w14:textId="1D782D77" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="5F5B3950" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEF89A3" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="528028C0" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Have you ever been removed, refused admission, or subject to conditions in any LHB list or equivalent list, or are you currently suspended from such a list?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1278022269"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="19A83561" w14:textId="19645055" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00E74C24" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="2055498350"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="6D342BA5" w14:textId="23C6B6DC" w:rsidR="00E74C24" w:rsidRPr="00E74C24" w:rsidRDefault="00D16BA7" w:rsidP="00E74C24">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="651485BB" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="01773D32" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B29EDC" w14:textId="77777777" w:rsidR="002F450C" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64852DDE" w14:textId="77777777" w:rsidR="002F450C" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, please provide details: </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:id w:val="-1845237172"/>
-[...5 lines deleted...]
-                </w14:checkbox>
+                <w:id w:val="1550881305"/>
+                <w:placeholder>
+                  <w:docPart w:val="B667EE121C01472D96F764AB8DF50E26"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E834E9">
+                <w:r w:rsidRPr="00AC5EB1">
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="643D9695" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C6B26A" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B74FA5" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="69A73168" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="567348E1" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBFD5E7" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Are you a director of a body corporate that is included in any list of a LHB or equivalent body or has an outstanding application (including a deferred application) for inclusion in any list or equivalent list?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1232693689"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D7DCF05" w14:textId="3DA91B75" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00D16BA7" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...7 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00BE50A4" w:rsidP="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1304920260"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7E7BACF5" w14:textId="3AC10F40" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00D16BA7" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="6BBF579E" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1F4D1B" w14:textId="77777777" w:rsidR="002F450C" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DDD4FC" w14:textId="77777777" w:rsidR="002F450C" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>If yes, please complete Annex 3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="564088A9" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C78F51" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...19 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D1DAAF" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="76149157" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269145E8" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>d)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E339259" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Were you within the last six months or at a time of the originating events, a director of a body corporate, which has been refused admission, subject to conditions, removed or is at present suspended from a LHB or equivalent body’s list? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1630776380"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0B823B99" w14:textId="68C5A68F" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00D16BA7" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1256432691"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E351934" w14:textId="161D005C" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00D16BA7" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="6ED85F9F" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E18B251" w14:textId="77777777" w:rsidR="002F450C" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="252012130" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="647D7CB4" w14:textId="77777777" w:rsidR="002F450C" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(c) Are you a director of any body corporate that is included in any list of a HB/PCO or has an outstanding application (including a deferred application) for inclusion in any list or equivalent list? </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>If yes please complete Annex 3 .</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00BE50A4" w:rsidP="00E834E9">
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please complete Annex 3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D25F6D5" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747B235D" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...19 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3308ACC2" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="06E6BD25" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD94C19" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1449464F" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Do you have any criminal convictions in the United Kingdom (you need not declare a protected conviction), including one in respect of which you have been bound over?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-669405689"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A1AF57A" w14:textId="576A0206" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...38 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-101569154"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="57482CAD" w14:textId="48389E59" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...74 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="4E0DDA9B" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF2F52E" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>f)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB4BD26" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Have you ever accepted a police caution in the United Kingdom (you need not declare a protected caution)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1149588028"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="03C95A09" w14:textId="56366B06" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...38 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-374925508"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E8FCF3A" w14:textId="4E70E315" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="45EADAD3" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="048853CA" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>g)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0319F0" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...53 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Have you ever accepted a conditional offer under section 302 of the Criminal Procedure (Scotland) Act 1995 (fixed penalty: conditional offer by procurator fiscal) or a compensation offer under section 302A of that Act (compensation offer by procurator fiscal) or agreed to pay a penalty under section 115A of the Social Security Administration Act 1992 (penalty as alternative to prosecution)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1200053330"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B06F6CF" w14:textId="00B9DDBE" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...38 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="734826879"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="55374F52" w14:textId="08377399" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...36 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="262F9DD2" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD9A8EB" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...23 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>h)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0232182A" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you in proceedings in Scotland for an offence, been the subject of an order under section 246(2) or (3) of the Criminal Procedure (Scotland) Act 1995 discharging you absolutely?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="859623630"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="56D5C019" w14:textId="6F629EFE" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...38 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="141470053"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="61376BCE" w14:textId="757E5497" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00F714BE" w:rsidTr="0089634C">
-[...33 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="6025DA91" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC64EEB" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CE47BD" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...23 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Have you been convicted elsewhere of an offence which would constitute a criminal offence if committed in England and Wales?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-545067905"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="71A30A9A" w14:textId="18D052EA" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...38 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="391006070"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="16DABA32" w14:textId="6C9051D3" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="43B27D34" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="273ED4AE" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>j)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3071CF2F" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...61 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Are you currently the subject of any proceedings (which includes arrest, charge or bail) which might lead to a conviction?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-2081048723"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="19260BDA" w14:textId="119088FF" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-1213113421"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="63A17280" w14:textId="1BBE8EE8" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="659598FB" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="317A1287" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>k)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33258854" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...61 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you been the subject of any investigation by any regulatory or other body, which included a finding which is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>adverse</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to you?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-1791738899"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="41EBDCB3" w14:textId="24D570EA" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="1803801070"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="107EA53C" w14:textId="09A3FCA6" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="4C1A2F69" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="371AB924" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>l)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="451C5BCB" w14:textId="77777777" w:rsidR="002F450C" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(Are you currently the subject of any investigation by any regulatory or other body?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="173D5965" w14:textId="77777777" w:rsidR="00DF0992" w:rsidRPr="009C3090" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...70 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-194466652"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="279B3DD3" w14:textId="3F0267D2" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="1041167955"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="099FA218" w14:textId="1D2B1651" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="76BC2EC8" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2399ADEE" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B254AF" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...61 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Have you been involved in an inquest as an interested person within the meaning of section 47(2)(f) of the Coroners and Justice Act 2009 (a person who may by any act or omission have caused or contributed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to the death of the deceased, or whose employee or agent may have done so)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-2088375564"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="29679385" w14:textId="7797ADFB" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-1176104899"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="059315E9" w14:textId="1C22FA62" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="26FA2F1A" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5BB621" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5566D30C" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...61 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Have you been the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>subject</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>investigation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>NHS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Business</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Authority or the NHS Counter Fraud Authority in relation to fraud which included a finding adverse to you?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="421065506"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="64BB6300" w14:textId="5E3DC8BB" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="1476876926"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="03D1E992" w14:textId="7597D7F9" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="0171D037" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EDC099" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>o)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A02AAB6" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...70 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Are you currently to your knowledge subject of any investigation by the NHS Counter Fraud Authority in relation to fraud?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-1054935359"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="635BEEFE" w14:textId="535B4D4A" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-1875455195"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="58EC6F2C" w14:textId="468DB248" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="2FB0D7AF" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="064D90AC" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>p)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B3BCEC" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...61 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Are you currently the subject of any investigation by the holder of any list which might lead to your removal from the list?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="1846674706"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5263960A" w14:textId="6E326900" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-1626384338"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="517FD23A" w14:textId="1F47EFCD" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="3691D840" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4F1B88" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>q)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE00AC5" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...61 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Have you been the subject of any investigation in respect of any current or previous employment which included a finding adverse to you?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-1714720485"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4D0A03A7" w14:textId="31418CC5" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-940827109"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="143B0094" w14:textId="1E2E6E05" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="6A07A6A1" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1421E8B8" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-            <w:permEnd w:id="603132062"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...51 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E989AC" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you been removed or are you currently suspended from any list, or have you been refused inclusion or included subject to conditions in any list?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="399945440"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6153797A" w14:textId="1B5F4AB8" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="784457549"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A683009" w14:textId="7FE97BC2" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="002F450C" w:rsidRPr="001E5ACA" w14:paraId="6604CE87" w14:textId="77777777" w:rsidTr="00495F2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="429054C4" w14:textId="77777777" w:rsidR="002F450C" w:rsidRPr="009C3090" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-            <w:permEnd w:id="1933470759"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...52 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FFCD39" w14:textId="77777777" w:rsidR="002F450C" w:rsidRDefault="002F450C" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3090">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Are you or have you ever been subject to a national disqualification?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3610BAB8" w14:textId="77777777" w:rsidR="00DF0992" w:rsidRPr="009C3090" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="1520888473"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3AD804AD" w14:textId="2BD3EB97" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...38 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:id w:val="1751463511"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0C3846E7" w14:textId="74A28EC6" w:rsidR="002F450C" w:rsidRPr="007738C1" w:rsidRDefault="00DF0992" w:rsidP="00495F2B">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:permEnd w:id="786258760"/>
-      <w:permEnd w:id="92610358"/>
     </w:tbl>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="29D7BF1E" w14:textId="77777777" w:rsidR="009E707A" w:rsidRDefault="009E707A" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="22EBE181" w14:textId="77777777" w:rsidR="009E707A" w:rsidRDefault="009E707A" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282EB5E8" w14:textId="77777777" w:rsidR="009E707A" w:rsidRDefault="009E707A" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB24161" w14:textId="77777777" w:rsidR="009E707A" w:rsidRDefault="009E707A" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="175E1133" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="001E5ACA" w:rsidRDefault="0003769B" w:rsidP="0003769B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="260"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00625538">
+      <w:r w:rsidRPr="001E5ACA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Annex 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="0EC69903" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="001E5ACA" w:rsidRDefault="0003769B" w:rsidP="0003769B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="73E8C681" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="001E5ACA" w:rsidRDefault="0003769B" w:rsidP="0003769B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00625538">
+      <w:r w:rsidRPr="001E5ACA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other Declarations and Undertakings </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="44142877" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="001E5ACA" w:rsidRDefault="0003769B" w:rsidP="0003769B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="644"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8931" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="10440" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-        <w:gridCol w:w="8364"/>
+        <w:gridCol w:w="540"/>
+        <w:gridCol w:w="9900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="7F279AF2" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="546142C2" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="34"/>
               </w:tabs>
               <w:ind w:left="885" w:hanging="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>I declare that I am a fully registered medical practitioner included in both registers.</w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="324AEB0A" w14:textId="141F1BF9" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="005F009A" w:rsidP="005F009A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F009A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I declare that I am a registered medical practitioner with the General Medical Council in the name shown on page one of this application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="7E59EE12" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D703E96" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="885" w:hanging="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Until this application is agreed by the HB  I agree to notify the health board of any material changes to this  application, within 7 days of the changes being identified. </w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="461DBFF5" w14:textId="1D27D5A3" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="00440A69" w:rsidP="00440A69">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440A69">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I agree to notify the LHB within 7 days of the date of any material changes to the information provided in this application, whether such change occurs before my application is finally determined or at any time once my name is included in the list, including during any periods of suspension.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="31867F14" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0F2119" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>I agree to notify the Shared Services Partnership if I intend to withdraw from the health board’s Performers’ List if I apply to be accepted / am accepted on to the list of another HB / PCO list.</w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E759FF5" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I agree to inform the LHB with the details of any change in my private address within 28 days of its occurrence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="695663D0" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC5EC86" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="34"/>
               </w:tabs>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">sment by the NHSLA when requested to do so by the HB </w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="370F8462" w14:textId="684F88C0" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I agree to give the LHB three months’ notice of my intention to withdraw from the </w:t>
+            </w:r>
+            <w:r w:rsidR="0076471B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Performers List unless it is impracticable to do so.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="3F0DD176" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="324015F4" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>I agree to participate in the appraisal system provided on behalf of the HB (not armed forces GPs) and agree to send the LHB a copy of the statement summarising that appraisal.</w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9700FD" w14:textId="0DE09C7D" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I agree to notify the LHB if I apply to be included in any other list and agree to withdraw from my current LHB </w:t>
+            </w:r>
+            <w:r w:rsidR="0076471B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Performers List if I am accepted on to the list of another LHB </w:t>
+            </w:r>
+            <w:r w:rsidR="0076471B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Performers List.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="052D6376" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="102976C2" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>I agree to a request being made by the HB to any employer or former employer, licensing, regulatory or other body in the United Kingdom or elsewhere, for information relating to a current investigation, or an investigation where the outcome was adverse regarding myself or the body corporate.</w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BDB09E" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I agree to co-operate with an assessment by the NHS Resolution, when requested to do so by the LHB.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="31CC8243" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="394D52FA" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>I agree that should the HB, when considering my application, consider it necessary to request from me further information, references or documentation in order to decide the applications outcome I will comply with any such reasonable requests.</w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="667501A2" w14:textId="063D8E65" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I agree to participate in any appraisal system provided on behalf of the LHB </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2403F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(not applicable to Type </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00B2403F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 armed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00B2403F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> forces GPs) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and agree to send the LHB a copy of the statement summarising that appraisal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="00B2403F" w:rsidRPr="00962750" w14:paraId="57212686" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="676DEF24" w14:textId="77777777" w:rsidR="00B2403F" w:rsidRPr="00962750" w:rsidRDefault="00B2403F" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>I agree not to perform any primary medical services in the area of another HB or equivalent body from whose Medical Performers List, Medical List, Services List, Supplementary List or equivalent list I have been removed, except where that removal was at my request or in accordance with Regulation 10(6) of the NHS (Performers Lists) (Wales) Regulations 2004, Regulation 10(6) of the Services List Regulations, Regulation 10(7) of the Supplementary List (Wales) Regulations 2002 or Regulation 7(2) or (11) of the Medical Regulations or any equivalent provision in Scotland or England, without the consent in writing, of that HB or equivalent body.</w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7C1AE8" w14:textId="1F4D07FC" w:rsidR="00B2403F" w:rsidRPr="00962750" w:rsidRDefault="00A8574D" w:rsidP="00A8574D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8574D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I agree, if registered as a Type </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A8574D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 armed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A8574D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> forces GP, to provide the LHB with a copy of any annual appraisal undertaken with the armed forces.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="3F70146D" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAE1916" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B05252D" w14:textId="264C2EFB" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089634C">
-[...6 lines deleted...]
-              <w:t>I agree to comply with the requirements of Regulation 122 of the NHS (General Medical Services Contracts) (Wales) Regulations 2004 (gifts).</w:t>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I agree to provide a DBS Enhanced Certificate</w:t>
+            </w:r>
+            <w:r w:rsidR="003B255F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (with both children and adults barred lists checked)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in relation to myself to the LHB or if the LHB considers that the check is sufficiently out of date to undergo a further such check in accordance with Section 113B of the Police Act 1997</w:t>
+            </w:r>
+            <w:r w:rsidR="003B255F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="4A1851D8" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CC74C9" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>I agree if I am not a Contractor, to comply with the requirements of (i) above as though I am a Contractor.</w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A91F08" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I agree to provide a certificate equivalent to an enhanced criminal record certificate issued by an overseas authority if I have resided in another country if the LHB request it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="51B9C802" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2208A071" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...74 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFFC1C7" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I agree that should the LHB, when considering my application, consider it necessary to request from me further information, references or documentation to decide the applications outcome I will comply with any such reasonable requests.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="417E0639" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3AD0F6" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>I agree to inform the HB of any change to my private address within 28 days of its occurrence.</w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6F5E35" w14:textId="26D5150A" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="002C0307" w:rsidP="002C0307">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C0307">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I agree not to perform any primary medical services in the area of another LHB from whose medical performers list or medical list that I have been removed, except where that removal was at the medical practitioners request or in accordance with  Regulation16(5) of these Regulations or 7(2) of the NHS Regulations 1992 (51), without the consent, in writing, of that Local Health Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="691C7423" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC19300" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>I agree to give the HB three months notice of my intention to withdraw from the Medical Performers List unless it is impractical to do so.</w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3115C2" w14:textId="6EF80CFD" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="00A2287E" w:rsidP="00A2287E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2287E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>As a contractor, I agree under a general medical services contract, to comply with the requirements of paragraph 132 of Part 12 of Schedule 3 to the National Health Service (General Medical Services Contracts) (Wales) Regulations 2023 (gifts), or if not a contractor under a general medical services contract, to comply with the requirements referred to in this paragraph as if a I am a contractor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="0003769B" w:rsidRPr="00962750" w14:paraId="23BD020E" w14:textId="77777777" w:rsidTr="00DF0992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A0598E" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="1100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>I agree to maintain an appropriate indemnity arrangement which provides cover in respect of liabilities that may be incurred in carrying out my work as a performer at all times and to provide evidence of such an indemnity arrangement to the HB on request.</w:t>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39985336" w14:textId="77777777" w:rsidR="0003769B" w:rsidRPr="00962750" w:rsidRDefault="0003769B" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I agree to maintain an appropriate indemnity arrangement which provides cover in respect of liabilities that may be incurred in carrying out work as a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>performers</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00962750">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at all times and to provide evidence of such an indemnity arrangement to the LHB upon request.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0089634C" w:rsidRDefault="00AD4A0F" w:rsidP="0089634C">
+    <w:p w14:paraId="7DDAD6AD" w14:textId="77777777" w:rsidR="009E707A" w:rsidRDefault="009E707A" w:rsidP="0089634C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:ind w:left="1134" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...26 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1847F1B9" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="00C22071" w:rsidRDefault="00D94898" w:rsidP="00D94898">
+      <w:pPr>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00625538">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22071">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:br w:type="page"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requirements with which a practitioner included in a performers list must comply </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1B111449" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="00C22071" w:rsidRDefault="00D94898" w:rsidP="00D94898">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...198 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8299"/>
+        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="9867"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="0089634C">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="32A30C00" w14:textId="77777777" w:rsidTr="00D2540E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10431" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7943F255" w14:textId="453067F7" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I declare that I will inform the Local Health Board in writing within 7 days if:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EB4A176" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="750B112A" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34103790" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3067CD" w14:textId="345597AB" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I am convicted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>criminal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>offence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>United</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kingdom</w:t>
+            </w:r>
+            <w:r w:rsidR="00551BAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="283C93C5" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="449E7577" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0D1DCA" w14:textId="1F48ED9C" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="895"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-            <w:pPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I am bound</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>over</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>following</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>criminal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>conviction</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>United</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kingdom</w:t>
+            </w:r>
+            <w:r w:rsidR="00551BAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="5162855C" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FDA7B0" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C16CA7A" w14:textId="0F1E3CED" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I accept</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>police</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>caution</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>United</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kingdo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00551BAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="72E9DBA4" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA2E87F" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BE3451" w14:textId="1613FB09" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="895"/>
+                <w:tab w:val="left" w:pos="897"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="94"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I accept a conditional offer under section 302 of the Criminal Procedure (Scotland) Act 1995 (fixed penalty: conditional offer by procurator fiscal) or a compensation offer under section 302A of that Act (compensation offer by procurator fiscal) or agreed to pay a penalty under section 115A of the Social Security Administration Act 1992 (penalty as alternative to prosecution)</w:t>
+            </w:r>
+            <w:r w:rsidR="00551BAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="306F2298" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="109C2914" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E0998A" w14:textId="6080BAC1" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I have, in proceedings in Scotland for an offence, been the subject of an order under section 246(2) or (3) of the Criminal Procedure (Scotland) Act 1995 (admonition and absolute discharge) discharging the practitioner absolutely</w:t>
+            </w:r>
+            <w:r w:rsidR="00551BAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="1B91D3AC" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="328EE46E" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>f)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDE272E" w14:textId="45896E5B" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>convicted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>elsewhere</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>offence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>which</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>constitute</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>criminal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>offence if committed in England and Wales</w:t>
+            </w:r>
+            <w:r w:rsidR="00551BAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="36A87826" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44723DA8" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>g)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB43D81" w14:textId="0D8F7C22" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="895"/>
+                <w:tab w:val="left" w:pos="897"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="95"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-            <w:pPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>charged</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>United</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kingdom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>criminal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>offence,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>charged</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>elsewhere with an offence which, if committed in England and Wales, would constitute a criminal offence</w:t>
+            </w:r>
+            <w:r w:rsidR="00750EE1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="396B3A10" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78160E10" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>h)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="012667DD" w14:textId="5499DB6C" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="895"/>
+                <w:tab w:val="left" w:pos="897"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="94"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-            <w:pPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I am involved in an inquest as an interested person within the meaning of section 47(2)(f) (a person who may by any act or omission have caused or contributed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to the death of the deceased, or whose employee or agent may have done so)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of the Coroners and Justice Act 2009</w:t>
+            </w:r>
+            <w:r w:rsidR="00750EE1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="00734854" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="619F5B2B" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>I)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39796061" w14:textId="2D83AB7B" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="895"/>
+                <w:tab w:val="left" w:pos="897"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="94"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I am informed by any regulatory or other body of the outcome of any investigation which includes a finding adverse to the practitioner</w:t>
+            </w:r>
+            <w:r w:rsidR="00750EE1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="052F24A7" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AA5EE2" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>j)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6006EFEC" w14:textId="2F566115" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="895"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I become</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>subject</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>investigation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>regulatory</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>body</w:t>
+            </w:r>
+            <w:r w:rsidR="00750EE1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="47414F1C" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9DCE11" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF7533E" w14:textId="1FD71C7A" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I become the subject of any investigation in respect of any current or previous employment, or is informed of the outcome of any such investigation, which includes a finding adverse to the practitioner</w:t>
+            </w:r>
+            <w:r w:rsidR="00750EE1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="5BE3068E" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F84B9FE" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E0106E" w14:textId="1A6C307E" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="895"/>
+                <w:tab w:val="left" w:pos="897"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="94"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I become to my knowledge the subject of any investigation by the NHS Counter Fraud Authority in relation to fraud, or is informed of the outcome</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of such an investigation which includes a finding adverse to me</w:t>
+            </w:r>
+            <w:r w:rsidR="00750EE1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="7BCD7C0C" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7F5113" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4256176D" w14:textId="438CFFC8" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="897"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="95"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I become the subject of any investigation by the holder of any list which could lead to my removal from the list</w:t>
+            </w:r>
+            <w:r w:rsidR="00750EE1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="36720899" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="151CD531" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2B83F5" w14:textId="7A13FA81" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="895"/>
+                <w:tab w:val="left" w:pos="897"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="95"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I am removed or suspended from, refused inclusion in, or included subject to conditions in, any list</w:t>
+            </w:r>
+            <w:r w:rsidR="008D5B29">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94898" w:rsidRPr="006B5452" w14:paraId="2D421E44" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC0B112" w14:textId="77777777" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5452">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E55D110" w14:textId="6B7E15AE" w:rsidR="00D94898" w:rsidRPr="006B5452" w:rsidRDefault="00D94898" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I become</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>subject</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>national</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4BEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>disqualification</w:t>
+            </w:r>
+            <w:r w:rsidR="008D5B29">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D635F" w:rsidRPr="006B5452" w14:paraId="27ED360F" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAD3A47" w14:textId="14E7BB75" w:rsidR="000D635F" w:rsidRPr="006B5452" w:rsidRDefault="000D635F" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>p)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="523F96EB" w14:textId="4AF7839F" w:rsidR="000D635F" w:rsidRDefault="000D635F" w:rsidP="000D635F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>GP Registrars only – unless that medical practitioner has acquired a right under article 6(6) of the Postgraduate Medical education and Training Order of council 2010 (49) (persons with acquired rights)</w:t>
+            </w:r>
+            <w:r w:rsidR="00773533">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4A790E" w14:textId="77777777" w:rsidR="00773533" w:rsidRDefault="00773533" w:rsidP="00773533">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F906736" w14:textId="0A1422F0" w:rsidR="000D635F" w:rsidRPr="00773533" w:rsidRDefault="000D635F" w:rsidP="00773533">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="310" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00773533">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I agree not to perform any primary medical services except when acting for and under the supervision of, the medical practitioner’s GP Trainer</w:t>
+            </w:r>
+            <w:r w:rsidR="00773533">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D44887" w14:textId="5C15271D" w:rsidR="000D635F" w:rsidRDefault="000D635F" w:rsidP="00773533">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="310" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I agree to withdraw from a medical performers list if any of the events listed in Regulation 29 paragraph 4 takes place, except in situations where paragraph 5 applies</w:t>
+            </w:r>
+            <w:r w:rsidR="00773533">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EF2894" w14:textId="328A7BCC" w:rsidR="000D635F" w:rsidRPr="00212AB3" w:rsidRDefault="000D635F" w:rsidP="00773533">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="310" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I agree to provide the LHB with evidence of the medical practitioner’s inclusion in the GP Register within 28 days of the medical practitioner’s inclusion in that Register</w:t>
+            </w:r>
+            <w:r w:rsidR="00773533">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A19C12" w14:textId="77777777" w:rsidR="000D635F" w:rsidRPr="00CB4BEF" w:rsidRDefault="000D635F" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="6697B8F1" w14:textId="77777777" w:rsidR="009E707A" w:rsidRDefault="009E707A" w:rsidP="0089634C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7341240C" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="00EB12C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3883">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annex 3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2510DBD8" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="00EB12C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CEAE23" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="00EB12C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3883">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If you are or have been in the preceding six months or were at the time of the originating events a director of a body corporate, you must answer the following questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFB1ED4" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="00EB12C6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="45DA61A3" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="00EB12C6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00625538">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3883">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>If you answer yes to any of the following questions, please provide full details on a separate sheet of paper.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please provide the name and registered address of that body corporate and details</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="65E09403" w14:textId="278F4BB6" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="00EB12C6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3883">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of the LHB or equivalent body concerned</w:t>
+      </w:r>
+      <w:r w:rsidR="000D788A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739B2335" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="00EB12C6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7181"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="10255"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidTr="00E834E9">
-[...4 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w14:paraId="3C338EBC" w14:textId="77777777" w:rsidTr="00D2540E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A2AC94" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78C37B36" w14:textId="1329637C" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3883">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-66807858"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="000D788A" w:rsidRPr="000D788A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="7E5AB176" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7856FCF7" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20F797A4" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="00EB12C6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55814425" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00AD3883" w:rsidRDefault="00EB12C6" w:rsidP="00EB12C6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3883">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If you answer yes to any of the following questions, please provide full details on a separate sheet of paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2029EA" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w:rsidRDefault="00EB12C6" w:rsidP="00EB12C6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10255" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="675"/>
+        <w:gridCol w:w="8140"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="720"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w14:paraId="7A8B8BA6" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF4D41D" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+            <w:tcW w:w="8140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7A6221" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44138718" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089634C">
+            <w:r w:rsidRPr="007738C1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0089634C" w:rsidRPr="0089634C" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C328E58" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089634C">
+            <w:r w:rsidRPr="007738C1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="00E834E9">
-[...4 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w14:paraId="7784EE02" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56795CA9" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF37F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...40 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E494E4" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Has the body corporate any criminal convictions in the United Kingdom?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1050069878"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4430ABF8" w14:textId="697035B9" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000D788A" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1390959816"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A422B54" w14:textId="059AECBA" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000D788A" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="00E834E9">
-[...4 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w14:paraId="6F360316" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41ABC148" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF37F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...40 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7522B90D" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Has the body corporate been convicted elsewhere of an offence, or what would constitute a criminal offence if committed in England or Wales?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-2029778076"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="50221604" w14:textId="2A51DFC7" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000D788A" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-2006740208"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="46B37FAE" w14:textId="18C98D46" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000D788A" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="00E834E9">
-[...4 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w14:paraId="5239766D" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06214AC6" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF37F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...40 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="463E3112" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Is the body corporate currently subject to any proceedings (which includes a charge) which might lead to a conviction?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="901794286"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5AED60A5" w14:textId="469B679F" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000D788A" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-2128605174"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5FA1835D" w14:textId="4C89B204" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="00E834E9">
-[...4 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w14:paraId="3A25C31E" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0181262B" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF37F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...40 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A1E8AE" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the body corporate ever been </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the subject of any investigation by any regulatory or other body which included a finding adverse to the body corporate?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1643615133"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="286849BC" w14:textId="2EFB3ECF" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1150565073"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="43E16D2A" w14:textId="621F8C52" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="00E834E9">
-[...4 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w14:paraId="6AA8D0E1" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BB2E17" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF37F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...40 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E3FA2E" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Is the body corporate currently subject of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>investigation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>regulatory</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>body?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1961602036"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2D0177AD" w14:textId="0DC5A43A" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1038897070"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2C58EDD5" w14:textId="49EA5BA5" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="00E834E9">
-[...4 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w14:paraId="09DE093F" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69623309" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF37F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...40 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>f)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="774CBE4D" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Has the body corporate been</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>subject</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>investigation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>NHS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Business</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Authority or the NHS Counter Fraud Authority in relation to fraud which included a finding adverse to the body corporate?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1502967578"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="562D8E9A" w14:textId="203A0F96" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1086257512"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2CC482E3" w14:textId="39A231D5" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E834E9" w:rsidRPr="00625538" w:rsidTr="00E834E9">
-[...4 lines deleted...]
-          <w:p w:rsidR="00E834E9" w:rsidRPr="0089634C" w:rsidRDefault="00E834E9" w:rsidP="00E834E9">
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w14:paraId="148B3506" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26157401" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0089634C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF37F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...40 lines deleted...]
-                <w:r w:rsidR="007805FC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>g)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20101418" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Is the body corporate currently to your knowledge subject of any investigation by the NHS Counter Fraud Authority in relation to fraud?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1900282403"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="23DFAC5F" w14:textId="31C18BEA" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...37 lines deleted...]
-                <w:r w:rsidR="00E834E9">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1286347317"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="56E46F35" w14:textId="7C355D5A" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:permEnd w:id="1296171753"/>
-      <w:permEnd w:id="371076669"/>
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w14:paraId="22CC6A99" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7DE8D1" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>h)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68597842" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the body corporate the subject of any investigation by the holder of any list which might lead to its removal from that list? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1801880381"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B67701D" w14:textId="06578F2D" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1700008131"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A44F734" w14:textId="302E77BF" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w14:paraId="38E3CE8F" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="172227DB" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="145FBFD9" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Has the body corporate been removed or is currently suspended from any list, or have they been refused admission or included subject to conditions in any list?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="261345507"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="384F9FA8" w14:textId="01160089" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-2082672011"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="61ACAFDE" w14:textId="67ACF72D" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00EB12C6" w:rsidRPr="001E5ACA" w14:paraId="59727980" w14:textId="77777777" w:rsidTr="000D788A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="167827E8" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRPr="00CF37F9" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF37F9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>j)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D287BA1" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRDefault="00EB12C6" w:rsidP="006837AC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953A59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Has the body corporate ever been subject to a national disqualification?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9FAE99" w14:textId="77777777" w:rsidR="000E3BB1" w:rsidRPr="00CF37F9" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="921306656"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7AF9E9B6" w14:textId="21CBBC1E" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-501750519"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="720" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6087EBEB" w14:textId="764FBCB7" w:rsidR="00EB12C6" w:rsidRPr="007738C1" w:rsidRDefault="000E3BB1" w:rsidP="006837AC">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
+    <w:p w14:paraId="17AC0941" w14:textId="77777777" w:rsidR="00EB12C6" w:rsidRDefault="00EB12C6" w:rsidP="00EB12C6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E834E9" w:rsidRPr="00E834E9" w:rsidRDefault="00943597" w:rsidP="00E834E9">
+    <w:p w14:paraId="3B7A2C36" w14:textId="0EC5292A" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In order to proceed with your application, you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enclose the following items:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FEF1CD" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6472A6" w14:textId="707E2BFC" w:rsidR="003A1B06" w:rsidRPr="00A37AE7" w:rsidRDefault="003A1B06" w:rsidP="00A37AE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37AE7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Evidence of an appropriate indemnity cover providing you with cover in respect of liabilities that may be incurred in carrying out your services</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37AE7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6929EAF8" w14:textId="77777777" w:rsidR="00C801A1" w:rsidRDefault="00C801A1" w:rsidP="00C801A1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8F099F" w14:textId="1041D532" w:rsidR="003A1B06" w:rsidRPr="00A37AE7" w:rsidRDefault="003A1B06" w:rsidP="00A37AE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37AE7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Medical Degree certificate and any other certificates relating to your medical qualifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37AE7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D675AF" w14:textId="77777777" w:rsidR="00C801A1" w:rsidRDefault="00C801A1" w:rsidP="00C801A1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D24C41" w14:textId="6C3A80A6" w:rsidR="00C801A1" w:rsidRPr="00A37AE7" w:rsidRDefault="00C801A1" w:rsidP="00C801A1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An enhanced criminal record certificate dated within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> months of the application receipt. This must include suitability information relating to children and vulnerable adults</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37AE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66281813" w14:textId="77777777" w:rsidR="00C801A1" w:rsidRDefault="00C801A1" w:rsidP="00C801A1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06782CE6" w14:textId="1028F749" w:rsidR="00C801A1" w:rsidRPr="00A10A5A" w:rsidRDefault="00C801A1" w:rsidP="00A37AE7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If you are registered with the DBS Update Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5538">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please provide your registered DBS certificate and we will ask you to complete a further consent form that allows us to access your information via the update service online</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37AE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39369502" w14:textId="77777777" w:rsidR="00A37AE7" w:rsidRDefault="00A37AE7" w:rsidP="00C801A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E834E9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB954F0" w14:textId="5DA8B99A" w:rsidR="00C801A1" w:rsidRPr="00A37AE7" w:rsidRDefault="00FE5538" w:rsidP="00A37AE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>Please return to:</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E834E9">
+      <w:r w:rsidR="00C801A1" w:rsidRPr="00A37AE7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:tab/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ou have been included in a Medical Performers List in Wales within the last three years and you have already provided a DBS certificate to NWSSP</w:t>
       </w:r>
-      <w:r w:rsidR="00E834E9" w:rsidRPr="00E834E9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">E-mail:  </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-PCS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C801A1" w:rsidRPr="00A37AE7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which is dated within 3 years of this application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FC4FA2" w14:textId="77777777" w:rsidR="00C801A1" w:rsidRPr="00C801A1" w:rsidRDefault="00C801A1" w:rsidP="00C801A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5887C886" w14:textId="77777777" w:rsidR="00C801A1" w:rsidRPr="00C801A1" w:rsidRDefault="00C801A1" w:rsidP="00C801A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C801A1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If your DBS certificate is older than 3 years you will need to apply for a new one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C74C33A" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2695983C" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>PLEASE ENSURE THIS FORM IS FULLY COMPLETED</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FE0D89" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545A3582" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By email send to - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00E834E9" w:rsidRPr="00E834E9">
+        <w:r w:rsidRPr="003A1B06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>nwssp-primarycareservices@wales.nhs.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E834E9" w:rsidRDefault="00E834E9" w:rsidP="00943597">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="23C395EB" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00943597" w:rsidRDefault="00943597" w:rsidP="00E834E9">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Medical Performers List Team, </w:t>
+    <w:p w14:paraId="215B1C1C" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Medical Performers List Team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00943597" w:rsidRDefault="00943597" w:rsidP="00943597">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> Floor, Cwmbran House,</w:t>
+    <w:p w14:paraId="3F521971" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>NHS Wales Shared Services Partnership</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00943597" w:rsidRDefault="00943597" w:rsidP="00943597">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Mamhilad Park Estate, </w:t>
+    <w:p w14:paraId="4BA6D187" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Cwmbran House</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00943597" w:rsidRPr="00625538" w:rsidRDefault="00943597" w:rsidP="00943597">
-[...11 lines deleted...]
-        <w:t>Mamhilad, Gwent, NP4 0XS</w:t>
+    <w:p w14:paraId="59C0FAD6" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mamhilad Park Estate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidRDefault="0089634C" w:rsidP="0089634C">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5B63D8EE" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Pontypool</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0089634C" w:rsidRPr="00625538" w:rsidSect="00727C7D">
-      <w:headerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="2085FF99" w14:textId="77777777" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Torfaen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C9FDB8" w14:textId="11CACFEE" w:rsidR="009E707A" w:rsidRPr="00FE5538" w:rsidRDefault="003A1B06" w:rsidP="00FE5538">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>NP4 0XS</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009E707A" w:rsidRPr="00FE5538" w:rsidSect="00D2540E">
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1247" w:right="1800" w:bottom="1247" w:left="1797" w:header="708" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00931562" w:rsidRDefault="00931562" w:rsidP="003F635B">
+    <w:p w14:paraId="212A0EE7" w14:textId="77777777" w:rsidR="00EB4327" w:rsidRDefault="00EB4327" w:rsidP="003F635B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00931562" w:rsidRDefault="00931562" w:rsidP="003F635B">
+    <w:p w14:paraId="0C0BE414" w14:textId="77777777" w:rsidR="00EB4327" w:rsidRDefault="00EB4327" w:rsidP="003F635B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00727C7D" w:rsidRDefault="00727C7D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35C5AFE4" w14:textId="2C9D6AB7" w:rsidR="003A1B06" w:rsidRPr="003A1B06" w:rsidRDefault="003A1B06" w:rsidP="003A1B06">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:fldChar w:fldCharType="begin"/>
+    <w:r w:rsidRPr="003A1B06">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>MPLReg5 v1 04/26</w:t>
     </w:r>
-    <w:r>
-[...21 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00931562" w:rsidRDefault="00931562" w:rsidP="003F635B">
+    <w:p w14:paraId="71F18C9F" w14:textId="77777777" w:rsidR="00EB4327" w:rsidRDefault="00EB4327" w:rsidP="003F635B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00931562" w:rsidRDefault="00931562" w:rsidP="003F635B">
+    <w:p w14:paraId="2C383BE1" w14:textId="77777777" w:rsidR="00EB4327" w:rsidRDefault="00EB4327" w:rsidP="003F635B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02315300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE2E893A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11328,50 +24518,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03B279CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7EB68FF2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05BF1586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58E0702"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11440,51 +24719,172 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DB33B97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B97EC352"/>
+    <w:lvl w:ilvl="0" w:tplc="C7F814FE">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="117" w:hanging="351"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-28"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AB1AA00A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="917" w:hanging="417"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-16"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2CD43A20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1357" w:hanging="267"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="36FEFDE4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2258" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B504EEC4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3156" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="805E1546">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4054" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A3A4704C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="86F4D008">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5850" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="611AA67A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6749" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DF40ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2A259A2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -11529,51 +24929,350 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="103D317E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF7ADD40"/>
+    <w:lvl w:ilvl="0" w:tplc="9F66B984">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="117" w:hanging="346"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-29"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="812AB2B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="917" w:hanging="417"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-16"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8074402A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1357" w:hanging="267"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D52CBB8C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2258" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8F808C10">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3156" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D988D4B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4054" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ACE2DF6E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2D2664CE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5850" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="91B688E4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6749" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11A21ABE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8529E2E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11CD1998"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8529E2E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12D824AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18560FC0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11642,51 +25341,234 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="148A13F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8529E2E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C800950"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05608F56"/>
+    <w:lvl w:ilvl="0" w:tplc="E39ED8FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="917" w:hanging="417"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-25"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="231042A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F169580"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11755,51 +25637,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24CA1161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2E2B798"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11868,51 +25750,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28AB57FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61AEAE8A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B116A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E26839A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11981,51 +25976,166 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DA8402C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0290A6F2"/>
+    <w:lvl w:ilvl="0" w:tplc="61907116">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="117" w:hanging="359"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-16"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E39ED8FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="917" w:hanging="417"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-25"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9F9CB6FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1767" w:hanging="417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3CEC8060">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2614" w:hanging="417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7B560BD4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3461" w:hanging="417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2EF491F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4EB6EDD0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5156" w:hanging="417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D47292D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6003" w:hanging="417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F1DAC394">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6850" w:hanging="417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E2A363A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C85298FC"/>
     <w:lvl w:ilvl="0" w:tplc="5B60CD3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -12070,51 +26180,596 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E664A7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EBD0139A"/>
+    <w:lvl w:ilvl="0" w:tplc="572246B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33CC4499"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B350BC18"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37241936"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AFDC0DE8"/>
+    <w:lvl w:ilvl="0" w:tplc="F8EC1A84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="754" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1114" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1834" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2554" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3274" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3994" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4714" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5434" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6154" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="381A0D56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8529E2E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC45333"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F51009D4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42E50937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="447842B8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12183,51 +26838,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47456725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A4254A8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12296,54 +26951,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63CE2CEF"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47F41311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0F2A3C30"/>
+    <w:tmpl w:val="52DA024E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -12409,54 +27064,805 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A107CB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2AB2739E"/>
+    <w:lvl w:ilvl="0" w:tplc="E39ED8FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="917" w:hanging="417"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-25"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BAF4D41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06DEED00"/>
+    <w:lvl w:ilvl="0" w:tplc="E39ED8FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="917" w:hanging="417"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-25"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D601F60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0DA3B32"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55C64DA3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75C2109C"/>
+    <w:lvl w:ilvl="0" w:tplc="E39ED8FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="917" w:hanging="417"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-25"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D251ED0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7EB68FF2"/>
+    <w:lvl w:ilvl="0" w:tplc="01706B74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FA92F34"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E9C8AEC"/>
+    <w:lvl w:ilvl="0" w:tplc="07C0C444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FD95CA3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8529E2E"/>
+    <w:lvl w:ilvl="0" w:tplc="AEF2E758">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63CE2CEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DC0BE18"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EBF5985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1EE818F0"/>
+    <w:tmpl w:val="159AF5E4"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -12495,51 +27901,318 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70375020"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7EB68FF2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D06607"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7EB68FF2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B9711C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8529E2E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A6E23EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DE2C32E"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12581,237 +28254,661 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1193572300">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="45880740">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1714966250">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1902057665">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2086103174">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="13658616">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="622344735">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="739521421">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="421027224">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1832066494">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1040937431">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="941496457">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1969778979">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1735662646">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1082751097">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="72092980">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1814786610">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1312057923">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="861627028">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1862351681">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1609390654">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1260990894">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1757550935">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="181626629">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="25" w16cid:durableId="108473642">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="26" w16cid:durableId="243151895">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="27" w16cid:durableId="238753935">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="28" w16cid:durableId="1024017971">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="870919166">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="30" w16cid:durableId="130557362">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="31" w16cid:durableId="779645935">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
-[...5 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="32" w16cid:durableId="2072387314">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="33" w16cid:durableId="1789860848">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="34" w16cid:durableId="1264335485">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="35" w16cid:durableId="1716419376">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1040126388">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1908153049">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="116416772">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Qbs6H9sn4dMSpayHhrsrms61NHh5LJzJbmANZJtlwPBBPJDljKczfRvpU8a/o/8NUbKUtORp3Lb1dJaQuZpu1A==" w:salt="dhG3cV/JearUgvezoWqOLA=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0089634C"/>
     <w:rsid w:val="000009AA"/>
     <w:rsid w:val="00002905"/>
+    <w:rsid w:val="00004415"/>
+    <w:rsid w:val="00010506"/>
+    <w:rsid w:val="0001198E"/>
+    <w:rsid w:val="000132C3"/>
+    <w:rsid w:val="0001364C"/>
+    <w:rsid w:val="00021A5D"/>
+    <w:rsid w:val="00023C46"/>
     <w:rsid w:val="0003040F"/>
+    <w:rsid w:val="000322D6"/>
+    <w:rsid w:val="000362E2"/>
+    <w:rsid w:val="000363B0"/>
+    <w:rsid w:val="0003769B"/>
     <w:rsid w:val="00045D85"/>
     <w:rsid w:val="0004788D"/>
+    <w:rsid w:val="00054463"/>
     <w:rsid w:val="000877D7"/>
+    <w:rsid w:val="0009147F"/>
+    <w:rsid w:val="00097980"/>
+    <w:rsid w:val="000A46B0"/>
     <w:rsid w:val="000A5011"/>
+    <w:rsid w:val="000B3BD7"/>
+    <w:rsid w:val="000C073E"/>
     <w:rsid w:val="000C0942"/>
+    <w:rsid w:val="000D00EA"/>
+    <w:rsid w:val="000D635F"/>
+    <w:rsid w:val="000D788A"/>
+    <w:rsid w:val="000E3BB1"/>
+    <w:rsid w:val="000E56C1"/>
+    <w:rsid w:val="000E6112"/>
+    <w:rsid w:val="000F00D0"/>
     <w:rsid w:val="000F1B4F"/>
+    <w:rsid w:val="000F37FB"/>
+    <w:rsid w:val="000F7157"/>
+    <w:rsid w:val="00102D6D"/>
+    <w:rsid w:val="00104A7D"/>
+    <w:rsid w:val="001059FA"/>
+    <w:rsid w:val="00133122"/>
+    <w:rsid w:val="00135800"/>
+    <w:rsid w:val="0016142D"/>
+    <w:rsid w:val="00182D2C"/>
+    <w:rsid w:val="001845E8"/>
+    <w:rsid w:val="0019292D"/>
+    <w:rsid w:val="001C6453"/>
+    <w:rsid w:val="001F3AAF"/>
+    <w:rsid w:val="00206A71"/>
+    <w:rsid w:val="002126B6"/>
+    <w:rsid w:val="00212AB3"/>
+    <w:rsid w:val="00214072"/>
+    <w:rsid w:val="002216C2"/>
+    <w:rsid w:val="002234B3"/>
+    <w:rsid w:val="00233957"/>
+    <w:rsid w:val="00244B08"/>
+    <w:rsid w:val="00260989"/>
+    <w:rsid w:val="00265A14"/>
+    <w:rsid w:val="0027159B"/>
+    <w:rsid w:val="00283FA1"/>
+    <w:rsid w:val="0029061E"/>
+    <w:rsid w:val="0029488D"/>
     <w:rsid w:val="002A2D4E"/>
+    <w:rsid w:val="002C02A1"/>
+    <w:rsid w:val="002C0307"/>
+    <w:rsid w:val="002D03E6"/>
+    <w:rsid w:val="002D1553"/>
     <w:rsid w:val="002D3CBA"/>
+    <w:rsid w:val="002D4186"/>
     <w:rsid w:val="002E1CF5"/>
+    <w:rsid w:val="002E287F"/>
+    <w:rsid w:val="002F1B20"/>
+    <w:rsid w:val="002F42D7"/>
+    <w:rsid w:val="002F450C"/>
+    <w:rsid w:val="00304513"/>
+    <w:rsid w:val="00315CC0"/>
     <w:rsid w:val="0031680A"/>
+    <w:rsid w:val="00317DBA"/>
     <w:rsid w:val="00320712"/>
+    <w:rsid w:val="00326591"/>
     <w:rsid w:val="00326684"/>
+    <w:rsid w:val="00326DA9"/>
+    <w:rsid w:val="003314A5"/>
     <w:rsid w:val="00333C1C"/>
     <w:rsid w:val="00337146"/>
+    <w:rsid w:val="0034468A"/>
+    <w:rsid w:val="00346386"/>
     <w:rsid w:val="00353DEB"/>
     <w:rsid w:val="00360A4A"/>
+    <w:rsid w:val="00364C80"/>
+    <w:rsid w:val="00365726"/>
+    <w:rsid w:val="00365E42"/>
+    <w:rsid w:val="00370FE0"/>
+    <w:rsid w:val="00382D62"/>
+    <w:rsid w:val="003904E4"/>
+    <w:rsid w:val="003A1B06"/>
+    <w:rsid w:val="003B1B1E"/>
+    <w:rsid w:val="003B255F"/>
+    <w:rsid w:val="003C7F5F"/>
+    <w:rsid w:val="003D77CA"/>
+    <w:rsid w:val="003F0CCF"/>
+    <w:rsid w:val="003F0CD1"/>
+    <w:rsid w:val="003F522E"/>
     <w:rsid w:val="003F635B"/>
+    <w:rsid w:val="00400C16"/>
+    <w:rsid w:val="004027AD"/>
+    <w:rsid w:val="00431ADD"/>
+    <w:rsid w:val="00431C1C"/>
+    <w:rsid w:val="00436BBA"/>
+    <w:rsid w:val="00440A69"/>
+    <w:rsid w:val="0044497E"/>
+    <w:rsid w:val="00445984"/>
+    <w:rsid w:val="00453D37"/>
+    <w:rsid w:val="00455F99"/>
+    <w:rsid w:val="004561A5"/>
+    <w:rsid w:val="004649D5"/>
+    <w:rsid w:val="00465EA2"/>
+    <w:rsid w:val="00466E70"/>
+    <w:rsid w:val="0047068D"/>
     <w:rsid w:val="0047492A"/>
     <w:rsid w:val="00487055"/>
+    <w:rsid w:val="004B28BC"/>
+    <w:rsid w:val="004B3ABE"/>
+    <w:rsid w:val="004B7716"/>
+    <w:rsid w:val="004C3D0E"/>
+    <w:rsid w:val="004C4567"/>
+    <w:rsid w:val="004C6F64"/>
+    <w:rsid w:val="004C7A64"/>
+    <w:rsid w:val="004D6A10"/>
+    <w:rsid w:val="004E5191"/>
+    <w:rsid w:val="004F05B9"/>
+    <w:rsid w:val="004F19E6"/>
+    <w:rsid w:val="005036B3"/>
+    <w:rsid w:val="00506DBE"/>
+    <w:rsid w:val="00522C4E"/>
+    <w:rsid w:val="00524DEC"/>
+    <w:rsid w:val="005402CF"/>
+    <w:rsid w:val="0054137F"/>
+    <w:rsid w:val="005440FF"/>
+    <w:rsid w:val="00547E87"/>
+    <w:rsid w:val="00551BAF"/>
+    <w:rsid w:val="00552D32"/>
+    <w:rsid w:val="00554051"/>
+    <w:rsid w:val="00557516"/>
+    <w:rsid w:val="00561E1E"/>
+    <w:rsid w:val="00565E81"/>
+    <w:rsid w:val="00573A31"/>
+    <w:rsid w:val="00574959"/>
+    <w:rsid w:val="00582C4F"/>
+    <w:rsid w:val="005851D3"/>
     <w:rsid w:val="005944A0"/>
+    <w:rsid w:val="00595BC8"/>
+    <w:rsid w:val="0059655F"/>
+    <w:rsid w:val="005A32AE"/>
+    <w:rsid w:val="005B2663"/>
+    <w:rsid w:val="005B4591"/>
+    <w:rsid w:val="005B7AAB"/>
+    <w:rsid w:val="005D52E9"/>
+    <w:rsid w:val="005F009A"/>
+    <w:rsid w:val="00603428"/>
+    <w:rsid w:val="00606707"/>
+    <w:rsid w:val="00613A84"/>
     <w:rsid w:val="0061715D"/>
+    <w:rsid w:val="0062178D"/>
     <w:rsid w:val="00632B04"/>
+    <w:rsid w:val="00635E0D"/>
+    <w:rsid w:val="0064475E"/>
     <w:rsid w:val="0064627A"/>
+    <w:rsid w:val="0065526F"/>
     <w:rsid w:val="00664B95"/>
+    <w:rsid w:val="006670AE"/>
+    <w:rsid w:val="00684940"/>
+    <w:rsid w:val="006860EF"/>
+    <w:rsid w:val="006951E0"/>
+    <w:rsid w:val="006A6408"/>
     <w:rsid w:val="006A6A4C"/>
+    <w:rsid w:val="006B436A"/>
+    <w:rsid w:val="006C1627"/>
+    <w:rsid w:val="006C4315"/>
+    <w:rsid w:val="006C51C4"/>
+    <w:rsid w:val="006D595C"/>
+    <w:rsid w:val="006F0988"/>
+    <w:rsid w:val="006F49DC"/>
     <w:rsid w:val="006F49F2"/>
+    <w:rsid w:val="007055B7"/>
+    <w:rsid w:val="007059AE"/>
+    <w:rsid w:val="00711504"/>
+    <w:rsid w:val="00720863"/>
+    <w:rsid w:val="00724447"/>
+    <w:rsid w:val="00724B3A"/>
     <w:rsid w:val="00725DE2"/>
     <w:rsid w:val="00727C7D"/>
+    <w:rsid w:val="00733B31"/>
+    <w:rsid w:val="0073713C"/>
+    <w:rsid w:val="00747AA7"/>
+    <w:rsid w:val="00750EE1"/>
+    <w:rsid w:val="00757FF4"/>
+    <w:rsid w:val="0076471B"/>
+    <w:rsid w:val="00773533"/>
+    <w:rsid w:val="00773D12"/>
     <w:rsid w:val="007805FC"/>
     <w:rsid w:val="00785DCD"/>
+    <w:rsid w:val="00786D79"/>
+    <w:rsid w:val="0079238E"/>
+    <w:rsid w:val="00795A99"/>
     <w:rsid w:val="00797B61"/>
+    <w:rsid w:val="007A1F91"/>
+    <w:rsid w:val="007B65CD"/>
+    <w:rsid w:val="007C4F72"/>
+    <w:rsid w:val="007E6C58"/>
+    <w:rsid w:val="00812882"/>
+    <w:rsid w:val="00820669"/>
+    <w:rsid w:val="008326E5"/>
+    <w:rsid w:val="00840449"/>
+    <w:rsid w:val="0084163C"/>
+    <w:rsid w:val="00843CBC"/>
+    <w:rsid w:val="008549D2"/>
+    <w:rsid w:val="0085769F"/>
+    <w:rsid w:val="008643F8"/>
+    <w:rsid w:val="008676EF"/>
+    <w:rsid w:val="00876E0D"/>
+    <w:rsid w:val="00882E10"/>
+    <w:rsid w:val="008930AD"/>
     <w:rsid w:val="0089634C"/>
+    <w:rsid w:val="008A30C0"/>
     <w:rsid w:val="008A54BA"/>
+    <w:rsid w:val="008B0C35"/>
+    <w:rsid w:val="008B50E7"/>
     <w:rsid w:val="008C39EE"/>
+    <w:rsid w:val="008D5B29"/>
+    <w:rsid w:val="008E68AD"/>
     <w:rsid w:val="008F30F8"/>
+    <w:rsid w:val="008F390C"/>
+    <w:rsid w:val="008F4558"/>
+    <w:rsid w:val="008F7127"/>
+    <w:rsid w:val="00904806"/>
     <w:rsid w:val="00907971"/>
+    <w:rsid w:val="00914D0D"/>
+    <w:rsid w:val="00916661"/>
+    <w:rsid w:val="00924EB5"/>
+    <w:rsid w:val="00926DFC"/>
     <w:rsid w:val="00931562"/>
+    <w:rsid w:val="00932292"/>
+    <w:rsid w:val="00935695"/>
+    <w:rsid w:val="009375A9"/>
     <w:rsid w:val="00943597"/>
+    <w:rsid w:val="009508C7"/>
+    <w:rsid w:val="00950DAD"/>
+    <w:rsid w:val="00954E20"/>
+    <w:rsid w:val="00955F2D"/>
+    <w:rsid w:val="00960048"/>
+    <w:rsid w:val="009633D0"/>
+    <w:rsid w:val="009640A7"/>
+    <w:rsid w:val="00964126"/>
+    <w:rsid w:val="009710FB"/>
+    <w:rsid w:val="00974DF9"/>
+    <w:rsid w:val="009778CA"/>
+    <w:rsid w:val="0098620B"/>
+    <w:rsid w:val="009940C5"/>
     <w:rsid w:val="009B0920"/>
+    <w:rsid w:val="009B437F"/>
     <w:rsid w:val="009B440D"/>
+    <w:rsid w:val="009B67FE"/>
+    <w:rsid w:val="009B6C5B"/>
+    <w:rsid w:val="009C5A51"/>
+    <w:rsid w:val="009D117D"/>
+    <w:rsid w:val="009D2A56"/>
+    <w:rsid w:val="009D45DE"/>
     <w:rsid w:val="009E1A1B"/>
+    <w:rsid w:val="009E707A"/>
+    <w:rsid w:val="009E7ECD"/>
     <w:rsid w:val="009F6B01"/>
+    <w:rsid w:val="009F77EC"/>
+    <w:rsid w:val="00A10A5A"/>
+    <w:rsid w:val="00A10BAC"/>
+    <w:rsid w:val="00A12A13"/>
+    <w:rsid w:val="00A2287E"/>
+    <w:rsid w:val="00A27714"/>
+    <w:rsid w:val="00A37AE7"/>
     <w:rsid w:val="00A42DB8"/>
     <w:rsid w:val="00A46DFD"/>
+    <w:rsid w:val="00A50501"/>
+    <w:rsid w:val="00A67E1F"/>
+    <w:rsid w:val="00A8574D"/>
     <w:rsid w:val="00AB3A22"/>
+    <w:rsid w:val="00AC367C"/>
     <w:rsid w:val="00AD0986"/>
+    <w:rsid w:val="00AD315C"/>
+    <w:rsid w:val="00AD3883"/>
     <w:rsid w:val="00AD39FE"/>
     <w:rsid w:val="00AD4A0F"/>
+    <w:rsid w:val="00AD5232"/>
     <w:rsid w:val="00AD564C"/>
+    <w:rsid w:val="00AE34C9"/>
+    <w:rsid w:val="00AE71BE"/>
     <w:rsid w:val="00AE79E7"/>
+    <w:rsid w:val="00B2403F"/>
+    <w:rsid w:val="00B31FBF"/>
+    <w:rsid w:val="00B4102D"/>
+    <w:rsid w:val="00B55AFF"/>
     <w:rsid w:val="00B654E6"/>
+    <w:rsid w:val="00B762C8"/>
     <w:rsid w:val="00B775AF"/>
+    <w:rsid w:val="00B822B3"/>
+    <w:rsid w:val="00B824BD"/>
     <w:rsid w:val="00BA2E2C"/>
     <w:rsid w:val="00BA5374"/>
+    <w:rsid w:val="00BA5587"/>
+    <w:rsid w:val="00BB7550"/>
+    <w:rsid w:val="00BB7F3E"/>
     <w:rsid w:val="00BC0BFC"/>
+    <w:rsid w:val="00BC0FF5"/>
+    <w:rsid w:val="00BC1045"/>
     <w:rsid w:val="00BC184D"/>
+    <w:rsid w:val="00BC6F5A"/>
+    <w:rsid w:val="00BD1F4C"/>
     <w:rsid w:val="00BD70F7"/>
     <w:rsid w:val="00BE50A4"/>
     <w:rsid w:val="00BF0CE5"/>
+    <w:rsid w:val="00C07C05"/>
+    <w:rsid w:val="00C13375"/>
+    <w:rsid w:val="00C356C6"/>
+    <w:rsid w:val="00C44A0E"/>
+    <w:rsid w:val="00C56434"/>
+    <w:rsid w:val="00C637CE"/>
+    <w:rsid w:val="00C7430B"/>
+    <w:rsid w:val="00C801A1"/>
+    <w:rsid w:val="00C801BB"/>
+    <w:rsid w:val="00CA06D7"/>
     <w:rsid w:val="00CA2526"/>
+    <w:rsid w:val="00CA53C4"/>
+    <w:rsid w:val="00CB442A"/>
+    <w:rsid w:val="00CD446C"/>
+    <w:rsid w:val="00CD7F12"/>
     <w:rsid w:val="00CE428A"/>
+    <w:rsid w:val="00CF2F6D"/>
     <w:rsid w:val="00CF552E"/>
+    <w:rsid w:val="00D02E5F"/>
+    <w:rsid w:val="00D07799"/>
+    <w:rsid w:val="00D07B9F"/>
+    <w:rsid w:val="00D16BA7"/>
+    <w:rsid w:val="00D24C27"/>
+    <w:rsid w:val="00D2540E"/>
     <w:rsid w:val="00D315DC"/>
+    <w:rsid w:val="00D54303"/>
+    <w:rsid w:val="00D54B8A"/>
+    <w:rsid w:val="00D66BB7"/>
     <w:rsid w:val="00D673B9"/>
+    <w:rsid w:val="00D709B9"/>
+    <w:rsid w:val="00D8580A"/>
+    <w:rsid w:val="00D86259"/>
     <w:rsid w:val="00D87AFE"/>
+    <w:rsid w:val="00D909D7"/>
+    <w:rsid w:val="00D94898"/>
+    <w:rsid w:val="00D955C7"/>
+    <w:rsid w:val="00DA2677"/>
+    <w:rsid w:val="00DB132A"/>
+    <w:rsid w:val="00DB1FF6"/>
+    <w:rsid w:val="00DD1488"/>
+    <w:rsid w:val="00DD5A05"/>
+    <w:rsid w:val="00DD70B3"/>
+    <w:rsid w:val="00DE1C56"/>
+    <w:rsid w:val="00DE5546"/>
+    <w:rsid w:val="00DF0992"/>
+    <w:rsid w:val="00E0201E"/>
     <w:rsid w:val="00E030B4"/>
+    <w:rsid w:val="00E2350D"/>
+    <w:rsid w:val="00E2634D"/>
     <w:rsid w:val="00E27415"/>
+    <w:rsid w:val="00E4262C"/>
+    <w:rsid w:val="00E51482"/>
     <w:rsid w:val="00E646A7"/>
+    <w:rsid w:val="00E74C24"/>
+    <w:rsid w:val="00E778F7"/>
+    <w:rsid w:val="00E80804"/>
+    <w:rsid w:val="00E8178A"/>
+    <w:rsid w:val="00E828A8"/>
     <w:rsid w:val="00E834E9"/>
+    <w:rsid w:val="00E86CAF"/>
+    <w:rsid w:val="00E93FF7"/>
+    <w:rsid w:val="00E9410B"/>
+    <w:rsid w:val="00EA28E9"/>
     <w:rsid w:val="00EA3E8A"/>
     <w:rsid w:val="00EA41E4"/>
+    <w:rsid w:val="00EA5B0D"/>
+    <w:rsid w:val="00EA67D2"/>
+    <w:rsid w:val="00EB12C6"/>
+    <w:rsid w:val="00EB4327"/>
+    <w:rsid w:val="00EC17D9"/>
+    <w:rsid w:val="00ED014E"/>
+    <w:rsid w:val="00ED2C44"/>
+    <w:rsid w:val="00ED4149"/>
+    <w:rsid w:val="00ED785F"/>
+    <w:rsid w:val="00EE1E5C"/>
+    <w:rsid w:val="00EE71B9"/>
+    <w:rsid w:val="00EF479C"/>
+    <w:rsid w:val="00EF622C"/>
+    <w:rsid w:val="00EF7E70"/>
+    <w:rsid w:val="00F04F27"/>
+    <w:rsid w:val="00F05AE7"/>
+    <w:rsid w:val="00F05F08"/>
+    <w:rsid w:val="00F11765"/>
+    <w:rsid w:val="00F155AE"/>
     <w:rsid w:val="00F157CA"/>
     <w:rsid w:val="00F170A0"/>
+    <w:rsid w:val="00F231C1"/>
+    <w:rsid w:val="00F26510"/>
+    <w:rsid w:val="00F348D1"/>
+    <w:rsid w:val="00F353E8"/>
+    <w:rsid w:val="00F355D6"/>
+    <w:rsid w:val="00F47663"/>
+    <w:rsid w:val="00F548CD"/>
     <w:rsid w:val="00F576C3"/>
+    <w:rsid w:val="00F659C1"/>
     <w:rsid w:val="00F714BE"/>
+    <w:rsid w:val="00F7379C"/>
+    <w:rsid w:val="00F77870"/>
+    <w:rsid w:val="00F94C5A"/>
     <w:rsid w:val="00F96ECD"/>
+    <w:rsid w:val="00FA73FB"/>
+    <w:rsid w:val="00FB5699"/>
+    <w:rsid w:val="00FB5DBC"/>
     <w:rsid w:val="00FC106F"/>
+    <w:rsid w:val="00FC5E70"/>
+    <w:rsid w:val="00FD3E54"/>
+    <w:rsid w:val="00FE065B"/>
+    <w:rsid w:val="00FE5538"/>
+    <w:rsid w:val="00FE6B86"/>
     <w:rsid w:val="00FF5A7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="48B4D074"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5800DCAF-FAA5-49AB-BC72-BC9DAFAE0848}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13139,59 +29236,87 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0089634C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008549D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BA5374"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -13466,84 +29591,152 @@
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00BA5374"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E834E9"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B67FE"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B67FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F26510"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F26510"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008549D2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="943002690">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwssp.wales.nhs.uk/general-medical-practice-indemnity" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nwsspinformationgovernance@wales.nhs.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NWSSP.PrimaryCareWNWRS@wales.nhs.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwssp.wales.nhs.uk/primary-care-sustainability" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nwssp-primarycareservices@wales.nhs.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwssp.wales.nhs.uk/primary-care-sustainability" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwssp.wales.nhs.uk/general-medical-practice-indemnity" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nwssp-primarycareservices@wales.nhs.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B290436BEC6F4E7495EC37817F5093CC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA0FC67A-C5F4-4A8B-8DC7-D60B3AB7214B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D566B4" w:rsidRDefault="00B42429" w:rsidP="00B42429">
           <w:pPr>
             <w:pStyle w:val="B290436BEC6F4E7495EC37817F5093CC"/>
           </w:pPr>
           <w:r w:rsidRPr="00CB7915">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -13559,188 +29752,290 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C103FE13-6E2B-4770-9324-C63BCF0AFBA2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D566B4" w:rsidRDefault="00B42429" w:rsidP="00B42429">
           <w:pPr>
             <w:pStyle w:val="AEE33EB5D97549CD87D95DDB7C3912E6"/>
           </w:pPr>
           <w:r w:rsidRPr="00CB7915">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{58CDB352-21B3-4EF2-9ED9-CFBF815DD388}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F261DE" w:rsidRDefault="007F2B09">
+          <w:r w:rsidRPr="00AC5EB1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B667EE121C01472D96F764AB8DF50E26"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BE8500C3-8658-43C1-924B-0DCA6E3A3C57}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F261DE" w:rsidRDefault="007F2B09" w:rsidP="007F2B09">
+          <w:pPr>
+            <w:pStyle w:val="B667EE121C01472D96F764AB8DF50E26"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AC5EB1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B42429"/>
+    <w:rsid w:val="00007856"/>
+    <w:rsid w:val="000E16F7"/>
+    <w:rsid w:val="00102D6D"/>
+    <w:rsid w:val="00104A7D"/>
+    <w:rsid w:val="001E4A0A"/>
+    <w:rsid w:val="0034468A"/>
+    <w:rsid w:val="003904E4"/>
+    <w:rsid w:val="003F0CCF"/>
+    <w:rsid w:val="0043190D"/>
+    <w:rsid w:val="00455F99"/>
+    <w:rsid w:val="004970E8"/>
+    <w:rsid w:val="00554051"/>
+    <w:rsid w:val="00752659"/>
+    <w:rsid w:val="007F2B09"/>
     <w:rsid w:val="00B42429"/>
+    <w:rsid w:val="00C356C6"/>
+    <w:rsid w:val="00D463FB"/>
     <w:rsid w:val="00D566B4"/>
+    <w:rsid w:val="00E9410B"/>
+    <w:rsid w:val="00F261DE"/>
+    <w:rsid w:val="00FE332E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14068,105 +30363,123 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B42429"/>
+    <w:rsid w:val="007F2B09"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B290436BEC6F4E7495EC37817F5093CC">
     <w:name w:val="B290436BEC6F4E7495EC37817F5093CC"/>
     <w:rsid w:val="00B42429"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEE33EB5D97549CD87D95DDB7C3912E6">
     <w:name w:val="AEE33EB5D97549CD87D95DDB7C3912E6"/>
     <w:rsid w:val="00B42429"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B667EE121C01472D96F764AB8DF50E26">
+    <w:name w:val="B667EE121C01472D96F764AB8DF50E26"/>
+    <w:rsid w:val="007F2B09"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -14393,92 +30706,423 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="08ffe53a-1b18-428c-b4fb-fc9b72d1a174" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="08ffe53a-1b18-428c-b4fb-fc9b72d1a174">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8109944c-f8e6-42ac-bc29-7c09a738b7de" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010093FA32A87C383E41B22C974269D66289" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5da19db94836b2e5b5c0d42436cff42e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="08ffe53a-1b18-428c-b4fb-fc9b72d1a174" xmlns:ns3="8109944c-f8e6-42ac-bc29-7c09a738b7de" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf228a6cb95a9c339101df58f0be5e7e" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
+    <xsd:import namespace="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="27" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="08ffe53a-1b18-428c-b4fb-fc9b72d1a174" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="18" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cefaef41-70dc-4075-804e-d4e4dbdaeee0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8109944c-f8e6-42ac-bc29-7c09a738b7de" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{10319c6b-8db7-40b4-9561-126f303f1b5f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8109944c-f8e6-42ac-bc29-7c09a738b7de">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFBCCAFF-8CE8-4E9A-8940-62B062FB9E6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51B91E31-0E8A-413B-8105-E8F5A83CBD3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
+    <ds:schemaRef ds:uri="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB59397C-F87A-4812-B559-BDA43C627E42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BFCE7F2-78AA-43CC-A11F-F00AEECB45FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
+    <ds:schemaRef ds:uri="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7927FA11-D521-4EAC-B0A0-B1764B716BD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>14113</Characters>
+  <Pages>10</Pages>
+  <Words>3271</Words>
+  <Characters>18647</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>33</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>155</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NHS Wales</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16555</CharactersWithSpaces>
+  <CharactersWithSpaces>21875</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>6160442</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:nwsspinformationgovernance@wales.nhs.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5308527</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -14526,29 +31170,41 @@
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.nwssp.wales.nhs.uk/general-medical-practice-indemnity</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandra Preece</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010093FA32A87C383E41B22C974269D66289</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>