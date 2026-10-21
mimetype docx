--- v0 (2026-05-04)
+++ v1 (2026-10-21)
@@ -2799,123 +2799,158 @@
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="5353"/>
       </w:tblGrid>
       <w:tr w:rsidR="00060F50" w14:paraId="2E6E18E5" w14:textId="77777777" w:rsidTr="00060F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DAEA6F2" w14:textId="18AE9E17" w:rsidR="00060F50" w:rsidRDefault="00060F50" w:rsidP="00060F50">
             <w:r>
               <w:t>The cost of the lenses (2) exceeds (8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="004747CB" w14:textId="1265B788" w:rsidR="00060F50" w:rsidRDefault="00060F50" w:rsidP="00060F50">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="004747CB" w14:textId="17CA34E2" w:rsidR="00060F50" w:rsidRDefault="00060F50" w:rsidP="00060F50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6F2E40" w14:textId="77777777" w:rsidR="00060F50" w:rsidRDefault="00060F50" w:rsidP="00060F50"/>
+          <w:p w14:paraId="0F6F2E40" w14:textId="29A5DED0" w:rsidR="00060F50" w:rsidRDefault="00060F50" w:rsidP="00060F50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5353" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4999DADC" w14:textId="032722D0" w:rsidR="00060F50" w:rsidRDefault="00060F50" w:rsidP="00060F50"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7760B3CB" w14:textId="77777777" w:rsidR="00060F50" w:rsidRPr="005101E6" w:rsidRDefault="00060F50" w:rsidP="00381F0B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8075"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="1956"/>
       </w:tblGrid>
       <w:tr w:rsidR="008977F3" w:rsidRPr="007E665A" w14:paraId="7AF40565" w14:textId="77777777" w:rsidTr="00381F0B">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C330D2" w14:textId="419516F3" w:rsidR="008977F3" w:rsidRDefault="008977F3" w:rsidP="006E3089">
+          <w:p w14:paraId="59C330D2" w14:textId="5BB4B366" w:rsidR="008977F3" w:rsidRDefault="002360E7" w:rsidP="006E3089">
+            <w:r w:rsidRPr="002360E7">
+              <w:t>Amount being claimed for the complex prism supplement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002360E7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0099333F" w:rsidRPr="007E665A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
-              <w:t>Total claim for the complex prism lenses</w:t>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the difference between</w:t>
+            </w:r>
+            <w:r w:rsidR="00684209">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 and 8</w:t>
+            </w:r>
+            <w:r w:rsidR="0099333F" w:rsidRPr="007E665A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3034BED5" w14:textId="77777777" w:rsidR="008977F3" w:rsidRDefault="008977F3" w:rsidP="006E3089">
             <w:r w:rsidRPr="00326618">
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3513,61 +3548,61 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E1E2B03" w14:textId="17D734FC" w:rsidR="00474B1D" w:rsidRDefault="00474B1D" w:rsidP="00474B1D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43D166F2" w14:textId="77777777" w:rsidR="005101E6" w:rsidRPr="00E5462E" w:rsidRDefault="005101E6" w:rsidP="00381F0B"/>
     <w:sectPr w:rsidR="005101E6" w:rsidRPr="00E5462E" w:rsidSect="00474B1D">
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EBC02D1" w14:textId="77777777" w:rsidR="00120FA9" w:rsidRDefault="00120FA9" w:rsidP="00E5462E">
+    <w:p w14:paraId="30BF1EF8" w14:textId="77777777" w:rsidR="00276A28" w:rsidRDefault="00276A28" w:rsidP="00E5462E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A0AAFC5" w14:textId="77777777" w:rsidR="00120FA9" w:rsidRDefault="00120FA9" w:rsidP="00E5462E">
+    <w:p w14:paraId="2564DCA7" w14:textId="77777777" w:rsidR="00276A28" w:rsidRDefault="00276A28" w:rsidP="00E5462E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3583,61 +3618,61 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67D32E1B" w14:textId="77777777" w:rsidR="00120FA9" w:rsidRDefault="00120FA9" w:rsidP="00E5462E">
+    <w:p w14:paraId="5CB43B5E" w14:textId="77777777" w:rsidR="00276A28" w:rsidRDefault="00276A28" w:rsidP="00E5462E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32C3F8B3" w14:textId="77777777" w:rsidR="00120FA9" w:rsidRDefault="00120FA9" w:rsidP="00E5462E">
+    <w:p w14:paraId="526FB71B" w14:textId="77777777" w:rsidR="00276A28" w:rsidRDefault="00276A28" w:rsidP="00E5462E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0CF01703" w14:textId="287CDB54" w:rsidR="00E5462E" w:rsidRDefault="00E5462E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Delete as appropriate</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
@@ -4889,75 +4924,84 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E5462E"/>
     <w:rsid w:val="00022D30"/>
     <w:rsid w:val="00031764"/>
     <w:rsid w:val="00045ACE"/>
     <w:rsid w:val="00060F50"/>
     <w:rsid w:val="00080BDF"/>
     <w:rsid w:val="000A6D95"/>
     <w:rsid w:val="000F04D3"/>
     <w:rsid w:val="00120072"/>
     <w:rsid w:val="00120FA9"/>
     <w:rsid w:val="00130E66"/>
     <w:rsid w:val="00160DD8"/>
+    <w:rsid w:val="00192630"/>
     <w:rsid w:val="001F681E"/>
+    <w:rsid w:val="002360E7"/>
     <w:rsid w:val="00272FB6"/>
+    <w:rsid w:val="00276A28"/>
     <w:rsid w:val="00381F0B"/>
+    <w:rsid w:val="003A62CB"/>
     <w:rsid w:val="003E07D8"/>
+    <w:rsid w:val="003F3F19"/>
     <w:rsid w:val="00447C65"/>
     <w:rsid w:val="00474B1D"/>
     <w:rsid w:val="00486FD5"/>
     <w:rsid w:val="004A2453"/>
     <w:rsid w:val="004D2DE1"/>
     <w:rsid w:val="005101E6"/>
     <w:rsid w:val="00517165"/>
     <w:rsid w:val="00574DF9"/>
     <w:rsid w:val="005C59C6"/>
     <w:rsid w:val="00633ED6"/>
+    <w:rsid w:val="00684209"/>
     <w:rsid w:val="006E1DBA"/>
     <w:rsid w:val="006E3089"/>
+    <w:rsid w:val="00726902"/>
     <w:rsid w:val="00767101"/>
     <w:rsid w:val="007E665A"/>
     <w:rsid w:val="00842778"/>
     <w:rsid w:val="008977F3"/>
     <w:rsid w:val="008F1293"/>
     <w:rsid w:val="00914910"/>
     <w:rsid w:val="00965027"/>
+    <w:rsid w:val="0099333F"/>
     <w:rsid w:val="00B74444"/>
     <w:rsid w:val="00BB0BC9"/>
+    <w:rsid w:val="00BD3EC6"/>
     <w:rsid w:val="00BE1DE3"/>
     <w:rsid w:val="00CC2040"/>
     <w:rsid w:val="00CD4368"/>
     <w:rsid w:val="00D005FF"/>
     <w:rsid w:val="00E5462E"/>
     <w:rsid w:val="00E5748B"/>
     <w:rsid w:val="00E76C27"/>
     <w:rsid w:val="00F11BCB"/>
     <w:rsid w:val="00F55C5E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -5556,51 +5600,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E5462E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -6302,77 +6345,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010093FA32A87C383E41B22C974269D66289" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5da19db94836b2e5b5c0d42436cff42e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="08ffe53a-1b18-428c-b4fb-fc9b72d1a174" xmlns:ns3="8109944c-f8e6-42ac-bc29-7c09a738b7de" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf228a6cb95a9c339101df58f0be5e7e" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
     <xsd:import namespace="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -6584,128 +6613,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="08ffe53a-1b18-428c-b4fb-fc9b72d1a174" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="08ffe53a-1b18-428c-b4fb-fc9b72d1a174">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8109944c-f8e6-42ac-bc29-7c09a738b7de" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBF5049D-24E3-4390-A4F6-B332D26C7119}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2F36829-4B43-4144-9008-94C4D398EDF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCD7670E-1654-4C86-A8B5-81AB118FF9BC}">
-[...10 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{008DBDAD-AA16-4ED8-BF0E-3C1C99E5538F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
     <ds:schemaRef ds:uri="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCD7670E-1654-4C86-A8B5-81AB118FF9BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="08ffe53a-1b18-428c-b4fb-fc9b72d1a174"/>
+    <ds:schemaRef ds:uri="8109944c-f8e6-42ac-bc29-7c09a738b7de"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2695</Characters>
+  <Pages>2</Pages>
+  <Words>479</Words>
+  <Characters>2733</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3161</CharactersWithSpaces>
+  <CharactersWithSpaces>3206</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sian Roberts  (NWSSP - Primary Care Services)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010093FA32A87C383E41B22C974269D66289</vt:lpwstr>
   </property>